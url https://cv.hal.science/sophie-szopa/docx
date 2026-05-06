--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -636,299 +636,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of tropospheric ozone to halogen chemistry in the chemistry–climate model LMDZ-INCA vNMHC</w:t>
+                <w:t xml:space="preserve">Indicators of Global Climate Change 2022: annual update of large-scale indicators of the state of the climate system and human influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Caram</w:t>
+                <w:t xml:space="preserve">Piers M Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+                <w:t xml:space="preserve">Christopher J Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristram Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cozic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlos A. Cuevas</w:t>
+                <w:t xml:space="preserve">William F Lamb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamboll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-16-4041-2023⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.2295 - 2327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-2295-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03466412v2</w:t>
+                <w:t xml:space="preserve">hal-04199069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators of Global Climate Change 2022: annual update of large-scale indicators of the state of the climate system and human influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of tropospheric ozone to halogen chemistry in the chemistry–climate model LMDZ-INCA vNMHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piers M Forster</w:t>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristram Walsh</w:t>
+                <w:t xml:space="preserve">Anne Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William F Lamb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Lamboll</w:t>
+                <w:t xml:space="preserve">Carlos A. Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.2295 - 2327. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.4041-4062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-2295-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-16-4041-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04199069v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03466412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
               </w:r>
@@ -1042,291 +1042,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the CMIP6 Forcing Data in the IPSL-CM6A-LR Model</w:t>
+                <w:t xml:space="preserve">Sources and Sinks of Isoprene in the Global Open Ocean: Simulated Patterns and Emissions to the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lurton</w:t>
+                <w:t xml:space="preserve">Ludivine Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Bastrikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slimane Bekki</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.e2019MS001940. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019MS001940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875617v1</w:t>
+                <w:t xml:space="preserve">hal-02999029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and Sinks of Isoprene in the Global Open Ocean: Simulated Patterns and Emissions to the Atmosphere</w:t>
+                <w:t xml:space="preserve">Implementation of the CMIP6 Forcing Data in the IPSL-CM6A-LR Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Conte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+                <w:t xml:space="preserve">Thibaut Lurton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Vladislav Bastrikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.e2019MS001940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JC015946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999029v1</w:t>
+                <w:t xml:space="preserve">hal-02875617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprene contribution to ozone production under climate change conditions in the French Mediterranean area</w:t>
               </w:r>
@@ -1440,425 +1440,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the stratospheric chemistry–climate interactions in the hot climate conditions of the Eocene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reviews and syntheses: influences of landscape structure and land uses on local to regional climate and air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slimane Bekki</w:t>
+                <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Botsyun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Lathière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Strada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-15-1187-2019⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (11), pp.2369-2408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-16-2369-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02182768v1</w:t>
+                <w:t xml:space="preserve">hal-02165760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviews and syntheses: influences of landscape structure and land uses on local to regional climate and air quality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-model comparison of global hydroxyl radical (OH) distributions and their impact on atmospheric methane over the 2000–2016 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+                <w:t xml:space="preserve">Yuanhong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Personne</w:t>
+                <w:t xml:space="preserve">Marielle Saunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-16-2369-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (21), pp.13701-13723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-13701-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165760v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02088245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-model comparison of global hydroxyl radical (OH) distributions and their impact on atmospheric methane over the 2000–2016 period</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+                <w:t xml:space="preserve">Role of the stratospheric chemistry–climate interactions in the hot climate conditions of the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Lin</w:t>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Berchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Svetlana Botsyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (21), pp.13701-13723. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.1187-1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-13701-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-15-1187-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02088245v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02182768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Isoprene Epoxydiol-to-Inorganic Sulfate Aerosol Ratio Results in Extensive Conversion of Inorganic Sulfate to Organosulfur Forms: Implications for Aerosol Physicochemical Properties</w:t>
               </w:r>
@@ -1978,64 +1978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oceanic cycle of carbon monoxide and its emissions to the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Séférian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2281,51 +2281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.art. 89. </w:t>
@@ -2917,563 +2917,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
+                <w:t xml:space="preserve">Global premature mortality due to anthropogenic outdoor air pollution and the contribution of past climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Raquel Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+                <w:t xml:space="preserve">J Jason West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Denvil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+                <w:t xml:space="preserve">Yuqiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marti</w:t>
+                <w:t xml:space="preserve">Susan Anenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.034005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/3/034005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794170v1</w:t>
+                <w:t xml:space="preserve">hal-03048280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global premature mortality due to anthropogenic outdoor air pollution and the contribution of past climate change</w:t>
+                <w:t xml:space="preserve">The CNRM-CM5.1 global climate model: description and basic evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Silva</w:t>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Jason West</w:t>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqiang Zhang</w:t>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Anenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lamarque</w:t>
+                <w:t xml:space="preserve">B. Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/3/034005⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.2091-2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-011-1259-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048280v1</w:t>
+                <w:t xml:space="preserve">hal-00833024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three decades of global methane sources and sinks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep G. Canadell</w:t>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo1955⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651757v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CNRM-CM5.1 global climate model: description and basic evaluation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three decades of global methane sources and sinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Decharme</w:t>
+                <w:t xml:space="preserve">Stefanie Kirschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Saunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cassou</w:t>
+                <w:t xml:space="preserve">Josep G. Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.2091-2121. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.813-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00382-011-1259-Y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833024v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European atmosphere in 2050, a regional air quality and climate perspective under CMIP5 scenarios</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3779,51 +3779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Schucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, SpÃ©cial climat, pp.78-83</w:t>
@@ -3852,64 +3852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol and ozone changes as forcing for climate evolution between 1850 and 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4382,307 +4382,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ensemble assessment of regional ozone model uncertainty with an explicit error representation</w:t>
+                <w:t xml:space="preserve">Ten years of CO emissions as seen from Measurements of Pollution in the Troposphere (MOPITT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boynard</w:t>
+                <w:t xml:space="preserve">A. Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">F. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ung</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">I. Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (3), pp.784-793. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (D5), pp.D05304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010JD014416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557955v1</w:t>
+                <w:t xml:space="preserve">hal-00557919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten years of CO emissions as seen from Measurements of Pollution in the Troposphere (MOPITT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ensemble assessment of regional ozone model uncertainty with an explicit error representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fortems-Cheiney</w:t>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chevallier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (3), pp.784-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JD014416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00557919v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission sources contributing to tropospheric ozone over equatorial Africa during the summer monsoon</w:t>
               </w:r>
@@ -4936,90 +4936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the capability of IASI measurements to inform about CO surface emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fortems-Cheiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5096,77 +5096,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.103-111. </w:t>
@@ -5256,51 +5256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy S. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (17), pp.5187-5204. </w:t>
@@ -5351,51 +5351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of biogenic emissions on upper-tropospheric methanol as revealed from space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Hauglustaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5619,51 +5619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human mortality effects of future concentrations of tropospheric ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jason West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hauglustaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5704,606 +5704,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model ensemble simulations of tropospheric NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; compared with GOME retrievals for the year 2000</w:t>
+                <w:t xml:space="preserve">Nitrogen and Sulfur Deposition on regional and global scales : a multi-model evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. P. C. van Noije</w:t>
+                <w:t xml:space="preserve">F. Dentener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Eskes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. S. Stevenson</w:t>
+                <w:t xml:space="preserve">J. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ellingsen</w:t>
+                <w:t xml:space="preserve">J.F. Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eickhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ACP-6-2943-2006⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (-), pp.GB4003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GB002672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328451v1</w:t>
+                <w:t xml:space="preserve">hal-00342326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and Sulfur Deposition on regional and global scales : a multi-model evaluation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative forcing since preindustrial times due to ozone change in the troposphere and the lower stratosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Lamarque</w:t>
+                <w:t xml:space="preserve">M. Gauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bey</w:t>
+                <w:t xml:space="preserve">G. Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Eickhou</w:t>
+                <w:t xml:space="preserve">I.S.A. Isaksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Grewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pitari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GB002672⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (3), pp.575-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ACP-6-575-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342326v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are decadal anthropogenic emission reductions in Europe consistent with surface ozone observations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hauglustaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (13), pp.art n° L13810. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL026080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative forcing since preindustrial times due to ozone change in the troposphere and the lower stratosphere</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-model ensemble simulations of tropospheric NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; compared with GOME retrievals for the year 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.S.A. Isaksen</w:t>
+                <w:t xml:space="preserve">T. P. C. van Noije</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Grewe</w:t>
+                <w:t xml:space="preserve">H. J. Eskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Dentener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pitari</w:t>
+                <w:t xml:space="preserve">K. Ellingsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6 (3), pp.575-599. </w:t>
+              <w:t xml:space="preserve">, 2006, 6 (10), pp.2979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ACP-6-575-2006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ACP-6-2943-2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328419v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the evolution of organic carbon during its gas-phase tropospheric oxidation: development of an explicit model based on a self generating approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madronich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6350,51 +6350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the reduction methods used to develop chemical schemes: building of a new chemical scheme for VOC oxidation suited to three-dimensional multiscale HO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;-NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;-VOC chemistry simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,51 +6454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the reduction methods used to develop chemical schemes: building of a new chemical scheme for VOC oxidation suited to three-dimensional multiscale HO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;-NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;-VOC chemistry simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the evolution of organic carbon during its gas-phase tropospheric oxidation: development of an explicit model based on a self generating approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madronich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7224,64 +7224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
@@ -7349,51 +7349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7474,51 +7474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7573,90 +7573,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of global changes on summer european surface ozone levels at the 2050 horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
@@ -7698,51 +7698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of global changes on european pollution levels at the 2050 horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8396,51 +8396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8577,51 +8577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Servonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8711,51 +8711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8823,51 +8823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améline Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8931,51 +8931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Noblet Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9078,77 +9078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling regional air quality over decades : past and future trends in photochemical smog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9385,51 +9385,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une chaîne automatique d'écriture de schémas chimiques explicites et réduits adaptés à l'étude de la pollution photooxydante aux différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Paris XII Val de Marne, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9625,51 +9625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Na&#239;k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Etheridge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-1105-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aroskay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309131121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Kalisoras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis K Georgoulias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Akritidis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Allen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Naik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7837-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Forster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram Walsh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lamb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamboll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2625-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466412v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caram" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cozic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Cuevas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-4041-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers M Forster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Lamb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2295-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Conte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015946" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02947505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01697-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Botsyun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1187-2019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Strada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2369-2019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhong Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13701-2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziying Lei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Olson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.EST.9B01019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02058835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-881-2019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Fiore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Milly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubha Pandey Deolal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wild" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15345-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00075-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel A. Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jason West" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamarque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew T. Shindell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Collins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-9847-2016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Watson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnuz Engardt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andersson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.07.051" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93T0G82Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van Der Werf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070971" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Rao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Holland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Sch&#246;pp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2015.03.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRT96G2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jason West" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiang Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Anenberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/034005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kirschke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G. Canadell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1955" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-011-1259-Y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961809v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7451-2013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Rap" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Dhomse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50358" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961814v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1408-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150807v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3357-2012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wilson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. L. Fleming" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Monks" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-437-2012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647994v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klonecki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4493-2012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ung" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.08.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91DT0X41-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014416" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bouarar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schlager" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13395-2011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Edward Williams" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinus Scheele" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Velthoven" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009bams2818.1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carouge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-8735-2009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-6-103-2009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320197v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-5187-2008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328210v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hauglustaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Boone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Rinsland" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-6119-2007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328008v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyring" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Stevenson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Dentener" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-7-757-2007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2007.08.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328451v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. C. van Noije" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Eskes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellingsen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-6-2943-2006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342326v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dentener" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drevet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lamarque" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eickhou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002672" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963023v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026080" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328419v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauss" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Myhre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S.A. Isaksen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grewe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pitari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-6-575-2006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328404v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madronich" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-5-2497-2005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328405v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-5-2519-2005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327816v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chervier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00920-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS2W1P51-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507919v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Contamine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13523" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04023932v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7027" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852986v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holland" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Klimont" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971240v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971225v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970949v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tripathi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970865v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816637v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588280v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03480240v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gherardi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03478978v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483686v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479323v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran Kiem" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970179v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-8177(07)06213-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793081v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etheridge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006599v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Szopa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Na&#239;k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Etheridge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-1105-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aroskay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309131121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Kalisoras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis K Georgoulias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Akritidis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Allen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Naik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7837-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Forster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Smith" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram Walsh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lamb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamboll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2625-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers M Forster" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Lamb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2295-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466412v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caram" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cozic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Cuevas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-4041-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999029v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Conte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015946" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02947505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01697-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Strada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2369-2019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhong Zhao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13701-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Botsyun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1187-2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziying Lei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Olson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.EST.9B01019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02058835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-881-2019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Fiore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Milly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubha Pandey Deolal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wild" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15345-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00075-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel A. Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jason West" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamarque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew T. Shindell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Collins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-9847-2016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Watson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnuz Engardt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andersson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.07.051" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93T0G82Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido van Der Werf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070971" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Schucht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Colette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Rao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Holland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Sch&#246;pp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2015.03.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRT96G2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jason West" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiang Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Anenberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/034005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833024v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-011-1259-Y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kirschke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G. Canadell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1955" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961809v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7451-2013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Rap" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Dhomse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50358" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961814v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1408-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150807v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3357-2012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wilson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. L. Fleming" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Monks" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-437-2012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647994v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klonecki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cammas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-4493-2012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557919v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevallier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014416" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.08.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91DT0X41-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bouarar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Pham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liousse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schlager" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-13395-2011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Edward Williams" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinus Scheele" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Velthoven" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009bams2818.1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carouge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-8735-2009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-6-103-2009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320197v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-5187-2008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328210v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dufour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Hauglustaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Boone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Rinsland" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-7-6119-2007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328008v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyring" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Stevenson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Dentener" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Butler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-7-757-2007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hauglustaine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2007.08.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342326v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dentener" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drevet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lamarque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eickhou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002672" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328419v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Myhre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S.A. Isaksen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grewe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pitari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-6-575-2006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963023v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026080" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328451v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. C. van Noije" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Eskes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ellingsen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-6-2943-2006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328404v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madronich" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-5-2497-2005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328405v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-5-2519-2005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327816v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chervier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(02)00920-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS2W1P51-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507919v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Contamine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13523" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04023932v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7027" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852986v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holland" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Klimont" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971240v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971225v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970949v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tripathi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970865v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816637v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guillaume" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588280v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03480240v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gherardi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03478978v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03483686v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479323v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran Kiem" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970179v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-8177(07)06213-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793081v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etheridge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006599v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>