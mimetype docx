--- v0 (2026-04-02)
+++ v1 (2026-05-06)
@@ -183,346 +183,346 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 55 (10), pp.e70076. </w:t>
+              <w:t xml:space="preserve">, 2025, 55 (10), pp.10076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eci.70076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05467970v1</w:t>
+                <w:t xml:space="preserve">hal-05088901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective effects of the extracellular chaperone clusterin in acute myocardial infarction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lebeau</w:t>
+                <w:t xml:space="preserve">Distribution of amiodarone between lipid nanocapsules and residual micelles: Tangential flow filtration as a purification method and its impact on cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaspe Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eci.70076⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 677, pp.125651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088901v1</w:t>
+                <w:t xml:space="preserve">hal-05353785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of amiodarone between lipid nanocapsules and residual micelles: Tangential flow filtration as a purification method and its impact on cytotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Calvignac</w:t>
+                <w:t xml:space="preserve">Cardioprotective effects of the extracellular chaperone clusterin in acute myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwana Allawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (10), pp.e70076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eci.70076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05353785v1</w:t>
+                <w:t xml:space="preserve">inserm-05467970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kynurenic Acid: A Novel Player in Cardioprotection against Myocardial Ischemia/Reperfusion Injuries</w:t>
               </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Metabolipidomic and Machine Learning Approach in a Rat Model of Stroke Reveals a Deleterious Impact of Brain Injury on Heart Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aglae Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,753 +1038,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Ischemic Conditioning in a Model of Severe Renal Ischemia-Reperfusion Injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardioprotective Role of Colchicine Against Inflammatory Injury in a Rat Model of Acute Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bakhta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Behaghel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simon J. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.446-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1074248418763611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616852v1</w:t>
+                <w:t xml:space="preserve">hal-02095643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective Role of Colchicine Against Inflammatory Injury in a Rat Model of Acute Myocardial Infarction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bakhta</w:t>
+                <w:t xml:space="preserve">Remote Ischemic Conditioning in a Model of Severe Renal Ischemia-Reperfusion Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Behaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon J. Blanchard</w:t>
+                <w:t xml:space="preserve">Marion Rabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Guihot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
+                <w:t xml:space="preserve">Loïc Bière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (5), pp.446-455. </w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), pp.795-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1074248418763611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000001187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095643v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in Cardiac Ischemia-Reperfusion Injuries in Opa1+/- Mouse Model</w:t>
+                <w:t xml:space="preserve">Central Role of P2Y6 UDP Receptor in Arteriolar Myogenic ToneHighlights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Page</w:t>
+                <w:t xml:space="preserve">Gilles Kauffenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Niro</w:t>
+                <w:t xml:space="preserve">Fabrice Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
+                <w:t xml:space="preserve">Charlotte Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+                <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164066. </w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.1598-1606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.116.307739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818418v1</w:t>
+                <w:t xml:space="preserve">hal-01396750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Signature of Remote Ischemic Preconditioning Involving a Cocktail of Amino Acids and Biogenic Amines</w:t>
+                <w:t xml:space="preserve">Increase in Cardiac Ischemia-Reperfusion Injuries in Opa1+/- Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bakhta</w:t>
+                <w:t xml:space="preserve">Sophie Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Kalakech</w:t>
+                <w:t xml:space="preserve">Marjorie Niro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Simard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.116.003891⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439218v1</w:t>
+                <w:t xml:space="preserve">hal-01818418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Role of P2Y6 UDP Receptor in Arteriolar Myogenic ToneHighlights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metabolic Signature of Remote Ischemic Preconditioning Involving a Cocktail of Amino Acids and Biogenic Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bakhta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kalakech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Ayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (8), pp.1598-1606. </w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (9), pp.e003891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.116.307739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.116.003891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396750v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Ischemic Conditioning Influences Mitochondrial Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,511 +1842,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Synthetic Pentasaccharide Fondaparinux Attenuates Myocardial Ischemia-Reperfusion Injury in Rats Via STAT-3</w:t>
+                <w:t xml:space="preserve">Modifications in Rat Plasma Proteome after Remote Ischemic Preconditioning (RIPC) Stimulus: Identification by a SELDI-TOF-MS Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Macchi</w:t>
+                <w:t xml:space="preserve">Pierre Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Ben Moussa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Delphine Prunier-Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Beseme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Chwastyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000000072⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e85669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927969v1</w:t>
+                <w:t xml:space="preserve">hal-02267444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications in Rat Plasma Proteome after Remote Ischemic Preconditioning (RIPC) Stimulus: Identification by a SELDI-TOF-MS Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">RISK and SAFE Signaling Pathway Involvement in Apolipoprotein A-I-Induced Cardioprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Kalakech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Prunier-Mirebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Prunier-Mirebeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tamareille</w:t>
+                <w:t xml:space="preserve">Franck Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.e85669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085669⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e107950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267444v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISK and SAFE Signaling Pathway Involvement in Apolipoprotein A-I-Induced Cardioprotection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Synthetic Pentasaccharide Fondaparinux Attenuates Myocardial Ischemia-Reperfusion Injury in Rats Via STAT-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Letournel</w:t>
+                <w:t xml:space="preserve">Delphine Lamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (9), pp.e107950. </w:t>
+              <w:t xml:space="preserve">Shock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (2), pp.166 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/SHK.0000000000000072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267442v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolipoprotein A-I Is a Potential Mediator of Remote Ischemic Preconditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Prunier-Mirebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Beseme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Chwastyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (10), pp.e77211. </w:t>
@@ -2410,77 +2410,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (5), pp.433-9. </w:t>
@@ -2518,64 +2518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of hypoxia inducible factor-1α in remote limb ischemic preconditioning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2677,90 +2677,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticle release in remote ischemic conditioning mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jeanneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmen Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tual-Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 303 (7), pp.H871-877. </w:t>
@@ -2811,51 +2811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabetes mellitus abrogates erythropoietin-induced cardioprotection against ischemic-reperfusion injury by alteration of the RISK/GSK-3β signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nehmat Ghaboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Ducluzeau-Fieloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISK and SAFE signaling pathway interactions in remote limb ischemic perconditioning in combination with local ischemic postconditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,51 +3116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nehmat Ghaboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3224,51 +3224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial reperfusion injury management: erythropoietin compared with postconditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nehmat Ghaboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3358,51 +3358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High glucose-induced apoptosis through store-operated calcium entry and calcineurin in human umbilical vein endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3539,51 +3539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soad Chattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3657,103 +3657,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiodarone delivery using lipidic nanocapsules for the treatment of atrial fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaspe Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaspe Chen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Tamareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (2), pp.230-231, 2023, </w:t>
@@ -3960,51 +3960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05467970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwana Allawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.70076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspe Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gimel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125651" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbelivien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16101381" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aglae Herbreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512000" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villedieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248554" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bakhta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pascaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Kouassi Nzoughet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-019-0770-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Behaghel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001187" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248418763611" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Page" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Niro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cellier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kalakech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.003891" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.307739" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000500" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Macchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Moussa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lamon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000072" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hibert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Beseme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Chwastyniak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085669" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letournel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107950" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267445v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077211" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mateus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0b013e31828e4f80" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godin-Ribuot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.10.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H81RDRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeanneteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tual-Chalot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00102.2012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmat Ghaboura" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau-Fieloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-010-0130-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F384D6BB82B10A30BA7E199A637CA3F10D3ACF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crou&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0210-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3WTK1024-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Treguer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Derumeaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01058.2009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Khachman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00472.2009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Capiod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#252;cker-Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Feuvray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2005.09.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQLW0NRD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soad Chattou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04167627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martinez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2023.03.116" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwana Allawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lebeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.70076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspe Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tamareille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ch&#232;vremont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gimel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Calvignac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125651" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05467970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Kamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Baetz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbelivien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16101381" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aglae Herbreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de la Barca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512000" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villedieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248554" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bakhta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pascaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Kouassi Nzoughet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-019-0770-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guihot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1074248418763611" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Behaghel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000001187" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ayer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.116.307739" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Page" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Niro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164066" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kalakech" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.003891" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392225v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000500" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hibert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Prunier-Mirebeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Beseme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Chwastyniak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085669" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letournel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107950" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Macchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Moussa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lamon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000000072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267445v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077211" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mateus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0b013e31828e4f80" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405288v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godin-Ribuot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2013.10.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H81RDRC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeanneteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Martinez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tual-Chalot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00102.2012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmat Ghaboura" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducluzeau-Fieloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-010-0130-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F384D6BB82B10A30BA7E199A637CA3F10D3ACF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03406979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crou&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-011-0210-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3WTK1024-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Treguer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Derumeaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01058.2009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Khachman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00472.2009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Capiod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine R&#252;cker-Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Feuvray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2005.09.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQLW0NRD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soad Chattou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04167627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martinez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefebvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2023.03.116" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>