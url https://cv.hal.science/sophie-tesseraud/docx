--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie TESSERAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director INRAE / Senior Scientist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0305-1885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068962673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• Thématique scientifique : Métabolisme et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Régulation du métabolisme protéino-énergétique et nutrition protéique ; compromis entre fonctions ; rôles et fonctions des acides aminés ; adaptation et stratégies nutritionnelles incluant la nutrition périnatale ; physiologie comparéeDémarche de physiologie intégrative ; approches ciblées et/ou à haut-débit, en prenant en compte différents niveaux de régula-tion (expression génique, protéique, signalisation cellulaire et régulation métabolique) ; biomarqueurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a methionine deficiency on chicken tissue protein turnover: comparative analysis of methionine source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Métayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (9), pp.105410. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.105410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research note: Compound-specific isotopic analysis in 34S-labelled chicken tissues using high resolution gas chromatography/mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Amann Eugenio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (7), pp.105162. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.105162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of hepatic metabolism in two broiler lines divergently selected for the ultimate pH of the Pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.438. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10323-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allantoic fluid metabolome reveals specific metabolic signatures in chicken lines different for their muscle glycogen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.8867. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-35652-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divergent Selection on Breast Meat Ultimate pH, a Key Factor for Chicken Meat Quality, is Associated With Different Circulating Lipid Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.935868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient sources differ in the fertilised eggs of two divergent broiler lines selected for meat ultimate pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.5533. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-09509-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production performance and plasma metabolite concentrations of broiler chickens fed low crude protein diets differing in Thr and Gly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Star</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marije van Tol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Minussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (2), pp.472-480. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2020.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional amino acids in pigs and chickens: implication for gut health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Luise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.663727. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.663727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagy in farm animals: current knowledge and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (8), pp.1809-1827. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2020.1798064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Growth and Protein-Energy Metabolism in Chicken Lines Divergently Selected on Ultimate pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (643580), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.643580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle proteome of piglets is affected in a muscle-dependent manner by a limiting total sulfur amino acid supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Delgado-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.2939-2951. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-019-02133-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sex and fasting/refeeding on hepatic AMPK signaling in chickens (Gallus gallus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2019.110606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplatform metabolomic approach to characterize fecal signatures of negative postnatal events in chicks: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (21), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-019-0335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in body composition and meat quality in response to dietary amino acid provision in finishing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (05), pp.1094-1102. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118002306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies alimentaires précoces au service de la production avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between digestive efficiency and metabolomic profiles of serum and intestinal contents in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24978-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of glucose transporters &amp;lt;em&amp;gt;SLC2A1&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;SLC2A8&amp;lt;/em&amp;gt;, and &amp;lt;em&amp;gt;SLC2A12&amp;lt;/em&amp;gt; in different chicken muscles during ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (2), pp.498-509. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skx084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G protein-dependent signaling triggers a β-arrestin-scaffolded p70S6K/ rpS6 module that controls 5'TOP mRNA translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Trefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.1154-1169. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201700763R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptome analysis reveals molecular pathways and biomarkers involved in extreme ultimate pH and meat defect occurrence in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06511-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine and cysteine deficiencies altered proliferation rate and time‑course differentiation of porcine preadipose cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-016-2369-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the CP content in broiler feeds: impact on animal performance, meat quality and nitrogen utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117000660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2661-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level and source of free-methionine affect body composition and breast muscle traits in growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (10), pp.2322-2331. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pew105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splanchnic tissues respond differently when piglets are offered a diet 30 % deficient in total sulfur amino acid for 10 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.2209-2219. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-015-1031-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum and Muscle Metabolomics for the Prediction of Ultimate pH, a Key Factor for Chicken-Meat Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (4), pp.1168-1178. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b01050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscles respond differently when piglets are offered a diet 30 % deficient in total sulfur amino acid for 10 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (1), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-014-0830-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methionine deficient diet enhances adipose tissue lipid metabolism and alters anti-oxidant pathways in young growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0130514. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenesis and biological characterization of a new glucose transporter in the chicken (Gallus gallus), GLUT12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The amino acid composition of tissue protein is affected by the total sulfur amino acid supply in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cobo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.401-409. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113002425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profile of hypothalamic neuropeptides in chicken lines selected for high or low residual feed intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sintubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropeptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npep.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the insulin anabolic signalling cascade in growing chickens by n-3 PUFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (5), pp.761 - 772. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114513003085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), 13 p. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term nutritional strategies before slaughter are effective in modulating the final pH and color of broiler breast meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93 (7), pp.1764-1773. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2013-03768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-3 fatty acids improve body composition and insulin sensitivity during energy restriction in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, leukotrienes, and essential fatty acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (5), pp.203-211. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting protein-energy metabolism to optimize poultry carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the embryo modifies the physiology and body composition of broiler chickens reared in floor pens without affecting breast meat processing quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (8), pp.3674-3685. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-6445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in body composition in broilers by a sulfur amino acid deficiency during growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cobo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (5), pp.1266-1275. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2012-02796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of albumen removal before incubation (embryonic protein under-nutrition) on the post-hatch performance, regulators of protein translation activation and proteolysis in neonatal broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Willemsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S000711451200503X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy-related genes in rainbow trout myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riflade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/auto.18863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulators of protein metabolism are affected by cyclical nutritional treatments with diets varying in protein and energy content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Omezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.1467-1473. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of glycogen and breast meat processing ability by nutrition in chickens: Effect of crude protein level in 2 chicken genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (2), pp.447-455. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-4405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer cachexia is associated with a decrease in skeletal muscle mitochondrial oxidative capacities without alteration of ATP production efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (4), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13539-012-0071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin immuno-neutralization in fed chickens: effects on liver and mucle transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (5), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00057.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating tissue metabolism by amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (2), pp.243-251. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933911000274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acclimatation embryonnaire : une technique innovante pour limiter les mortalités liées au stress thermique chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the expression of the avian uncoupling protein3 by isoproterenol and fatty acids in chick myoblasts : possible involvement of AMPK and PPARα?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301, pp.R201-R208. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00087.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucine supplementation in rats induced a delay in muscle IR/PI3K signaling pathway associated with overall impaired glucose tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mothe-Satney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (3), pp.219-226. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The beta-adrenergic system is involved in the regulation of the expression of avian uncoupling protein in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the protein level in a pre-starter diet on the post-hatch performance and activation of ribosomal protein S6 kinase in muscle of neonatal broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quirine Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilke Willemsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Careghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (2), pp.206-211. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114509991735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in vivo and in vitro assessment of autophagy-related gene expression in muscle of rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gutíerrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (3), pp.258-266. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2010.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingestion chez le poulet de chair : n'oublions pas les régulations à court terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (5), pp.391-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metformin decreases IGF1-induced cell proliferation and protein synthesis through AMP-activated protein kinase in cultured bovine granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (2), pp.409-418. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-09-0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine deprivation regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts without activating the GCN2/elF2alpha cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Crépieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (9), pp.1539-1545. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.110.122663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat exposure on Akt/S6K1 signaling and expression of genes related to protein and energy metabolism in chicken (Gallus gallus) pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (3), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variations in dietary lysine content alter the expression of genes related to proteolysis in chicken pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1), pp.38-43. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.108.095752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental regulation of p70 S6 kinase by a G protein-coupled receptor dynamically modelized in primary cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Heitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (21), pp.3487-3503. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-009-0134-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sulfur amino acids in controlling nutrient metabolism and cell functions: implications for nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (8), pp.1132-1139. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114508159025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential involvement of several signaling pathways in initiation of the chicken acrosome reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (4), pp.657-665. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.108.072660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'acclimatation précoce sur les performances de croissance et la morphométrie intestinale des poulets de chair élevés en conditions estivales méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ain Baziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.110-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin signaling in chicken liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 163, pp.52-57. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2008.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of fatty acid oxidation in chicken (Gallus gallus): Interactions between genotype and diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (2), pp.171-177. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2009.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refeeding and insulin activate the AKT/p70S6 kinase pathway without affecting IRS1 tyrosine phosphorylation in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the ERK1/2 MAPK pathway in insulin-induced S6K1 activation in avian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding status regulates the polyubiquitination step of the ubiquitin-proteasome-dependent proteolysis in rainbow trout (Oncorhynchus mykiss) muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Fricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 138 (3), pp.487-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin immuno-neutralization in chicken: effects on insulin signaling and gene expression in liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (3), pp.531-542. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/JOE-08-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat conditioning at d 16 to 18 of incubation or during early broiler rearing on embryo physiology, post-hatch growth performance and heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty-eight-hour cycle sequential feeding with diets varying in protein and energy contents: adaptation in broilers at different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (1), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2007-00205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGF-1 receptor signaling pathways and effects of AMPK activation on IGF-1-induced progesterone secretion in hen granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2), pp.204-216. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2007.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-specific regulation of S6K1 by insulin in chickens divergently selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (1), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2007.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute cold- and chronic heat-exposure upregulate hepatic leptin and muscle uncoupling protein (UCP) gene expression in broiler chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 309 (7), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenosine monophosphate-activated protein kinase involved in variations of muscle glycogen and breast meat quality between lean and fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (11), pp.2888-2896. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; assessment of TOR signaling cascade in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia-Serrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 295 (1), pp.R329-R335. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00146.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms through which sulfur amino acids control protein metabolism and oxidative status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.207-215. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2007.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals : implications for production and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (9), pp.1297-1313. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of protein metabolism by insulin: value of different approaches and animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adiponectin and its receptors (AdipoR1 and AdipoR2) in chicken ovary: potential role in ovarian steroidogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (4), pp.480-487. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken liver and muscle carnitine palmitoyltransferase 1 : nutritional regulation of messengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147, pp.278-287. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermal manipulation during early and late embryogenesis on thermotolerance and breast muscle characteristics in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E. Requena Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.795-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early lysine deficiency in young broiler chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Relandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.587-594. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107685073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin and amino acid availability regulate atrogin-1 in avian QT6 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 357, pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the nutritional regulation of mRNA translation: features of the avian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (1), pp.104-116. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/NRR2006120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMP-activated protein kinase activation modulates progesterone secretion in granusola cells from hen preovulatory follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foufelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 190 (1), pp.85-97. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/joe.1.06828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there peripheral or ovarian insulin action alteration in broiler breeder hens fed ad libitum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (6), pp.1098-1103. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/85.6.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broiler breeder paradox : a project report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Hocking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.443-453. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/WPS2005107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphatase PTEN in chicken muscle is regulated during ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (2), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follicle-Stimulating Hormone Activates p70 Ribosomal Protein S6 Kinase by Protein Kinase A-Mediated Dephosphorylation of Thr 421/Ser 424 in Primary Sertoli Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (7), pp.1812-1820. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/me.2004-0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential feeding programs for broiler chickens: twenty- four- fourtyeight-hour cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barrier-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Larroudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/83.1.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein utilisation and turnover in lines of chickens selected for different aspects of body composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.E. Pym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (6), pp.775-786. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660400012774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin receptor in the chicken ovary: potential involvement in ovarian dysfunction of ad libitum-fed broiler breeder hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (72), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-2-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of delayed food intake on body, intestine and muscle development in neonate broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.781-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of delayed food intake on body, intestine and muscle development in neonate broilers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.781-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of broilers selcted on carcass quality to dietary protein supply: live performance, muscle development and circulating insulin-like growth factors (IGF-I and II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.E. Pym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.1011-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ribosomal capacity a potential metabolic marker of muscle development ? Measurement by muscular biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.1530-1535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refeeding and Insulin Regulate S6K1 Activity in Chicken Skeletal Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 133 (2), pp.369-373. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/133.2.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid availability regulates S6K1 and protein synthesis in avian insulin-insensitive QM7 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 540 (1-3), pp.176-180. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0014-5793(03)00260-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early post-hatching starvation delays p70 S6 kinase activation in the muscle of neonatal chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (6), pp.1023-1029. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/bjn2003992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional effects on broiler quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation néonatale et développement précoce du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (4), pp.219-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased reponsiveness to dietary lysine deficiency of pectoralis major muscle protein turnover in broilers selected on breast development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79, pp.927-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does excess dietary protein growth performance and carcass characteristics in heat-exposed chickens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79, pp.312-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle protein turnover during early development in chickens divergently selected for growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79, pp.1465-1471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic heat exposure alters protein turnover of three different skeletal muscles in finishing broiler chickens fed 20 or 25% protein diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 130, pp.813-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein metabolism in heat-exposed chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.101-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic heat exposure and protein intake on growth performance, nitrogen retention and muscle development in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic heat exposure and protein intake on growth performance, nitrogen retention and muscle development in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications métaboliques chez le poulet de chair en climat chaud : conséquences nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.353-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of chick lines selected on carcass quality to dietary lysine supply: Live performance and muscle development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 78, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle protein turnover in broiler chickens: effects of high ambient temperatures and dietary protein intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (2), pp.190-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution dans l'eau de boisson de NaHCO3 et de KCL à des poulets de chair en période estivale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et turnover protéique musculaire du poulet : Effet du génotype, des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (2), pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and muscle protein turn-over: effect of genotype and amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes of protein turnover in specific tissues of chick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.627-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary lysine deficiency greatly affects muscle and liver protein turnover in growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.853-865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative responses of protein turnover in three different skeletal muscles to dietary lysine deficiency in chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 37, pp.641-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme protéique chez le poulet en croissance. Effet des protéines alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8 (3), pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic responses to hyperinsulinaemia under glucose-potassium-amino acids clamp in lactating and non-lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tauveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thieblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hyperinsulinemia and hyperaminoacidemia on muscle and liver protein synthesis in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tauveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Larbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 267 (30), pp.E877-E885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age and divergent selection for body weight on muscle protein turnover in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (6), pp.638-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between protein intake (PDI) and net portal appearance rate of amino acids in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lefaivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (3), pp.304-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de réduction des rejets azotés en aviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6 (3), pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucine metabolism in lactating and dry goats : effect of insulin and substrate avaibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 265 (3), pp.E402-E413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary lysine on muscle protein turnover in growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Larbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pa Geraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 32 (2), pp.163-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of insulin in conjunction with glucose, amino acids and potassium on net metabolism of glucose and amino acids in the goat mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Makarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 59 (2), pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of plasma leucine flux in rainbow trout (Salmo gairdneri R.) using osmotic pump. Preliminary investigations on influence of diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00004429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin sensitivity and responsiveness during lactation and dry period in goats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology. Endocrinology Metabolism and Gastrointestinal Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 256 (2), pp.E295-E302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing early protein supply for robustness and health in fast- and slow-growing chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Derouin Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rostock-Warnemünde, Germany. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose -response to dietary protein during starter phase in fast-and slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenesis of protein-energy metabolism in two divergent broiler lines selected for ultimate pH of the Pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rostock-Warnemünde, Germany. pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional amino acids as drivers of muscle mass and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancia Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adisseo, Jun 2023, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early carbohydrate metabolism in chicken lines divergently selected on ultimate pH, a proxy for muscle glycogen reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEP, Sep 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition précoce et orientation métabolique d'embryons de poulets divergents pour leurs réserves énergétiques musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotechnocentre, Oct 2022, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et orientation métabolique précoce de poulets issus de deux lignées divergentes pour leurs réserves énergétiques musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Natural Concept : Filières animales : une nouvelle ère pour de nouveaux modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Grimaud, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of omics technologies to face the challenges of poultry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVUM 2019 - XXVI congreso latinoamericano de avicultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting metabolic fecal signatures of negative postnatal events in chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of total substitution of soybean meal in a low-protein diet fed to finishing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of chicken meat quality by protein and amino acid nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA Annual Meeting Symposium : Amino acids and low protein diets benefits for performance, meat quality, environment, health and welfare of poultry birds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSA, Jul 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G protein-dependent signaling triggers a β-arrestin-scaffolded p70S6K/ rpS6 module that controls 5'TOP mRNA translation in FSH stimulated cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Trefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICGR-GnRH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du taux protéique dans l’aliment finition chez le poulet de chair: Effets sur les performances zootechniques, les rendements et la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.Journées de la recherche avicole et palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental implications of reducing dietary crude protein in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI Jornadas Téchnicas de Indukern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Barcelone et Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of feed-grade amino acids in low protein diets: Towards a more sustainable broiler production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du taux protéique dans l’aliment finition chez le poulet de chair: Conséquences environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.Journées de la recherche avicole et palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge of dietary protein reduction in swine and broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons J M Jansman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first amino acid academy - "Amino acid nutrition and sustainability", EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early nutrition in farmed animals and consequences on (nutritional) metabolism : insights from fish and birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine: beyond building block, an overview of its potential. Update on researches & perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancia - 10. International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser l’alimentation ? Choix, contraintes et limites, hasard et incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Pôle Prépa Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing poultry meat quality by nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et ontogenèse des transporteurs de glucose SLC2A-1, -8 et -12 dans différents muscles de poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la première semaine d'élevage en production avicole de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Productions Porcines et Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Wallon de Recherches Agronomiques (CRA-W). BEL., Nov 2015, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenesis and pattern of expression of glucose transporters GLUT-1, -8 and -12 in different chicken muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and nutritional strategies to control glycogen metabolism and meat quality in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à l’insuline des transporteurs de glucose GLUT1, -8 et -12 dans le muscle de l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque de Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of an insulin-sensitive glucose transporter in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences maternelles épigénétiques : influence d’un stress de chaleur sur l’environnement hormonal des embryons et le comportement alimentaire du poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation on insulin signaling by n-3 PUFA in chicken liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States. pp.271-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter le métabolisme proteino-énergétique pour optimiser la composition corporelle et la qualité des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy related genes in rainbow trout (Oncorhynchus mykiss) myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riflade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jun 2012, Molde, Norway. 345 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of chicken muscle protein metabolism by n-3 PUFA in relation to insulin sensivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly N. Flamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Avian Endocrinology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE., Jun 2012, Gifu, Japan. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser le pH ultime des filets de poulets en modulant le profil en acides aminés de l'aliment en fin d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary culture of rainbow trout myoblasts as a tool to study the nutritional control of the autophagy-lysosomal pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riflade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress on the Biology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2012, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic hormonal control of mRNA translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhael Jegot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 3545: RCPG-Physio-Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Oct 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du contrôle hormonal de la traduction des ARNm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). Tours, FRA., Oct 2012, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino Acid Nutrition and Gene Expression in Poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo heat acclimation and muscle metabolism in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affecting early life poultry development to improve domestic fowl livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation des volailles au chaud et au froid pendant l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-adrenergic system regulates the expression of the avian uncoupling protein in vivo and in vitro in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of embryonic protein undernutrition in the chicken (layer) embryo on postnatal glucose tolerance and the hepatic IGF metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Runtuwene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Willemsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review 24. Manipulating tissue metabolism by amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving meat quality by regulating animal feeding recent advances in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mameer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Simposio Brasil Sul de Avicultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embrapa Suínos e Aves, Apr 2010, Chapeco, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of AMPK, p38 MAPK and PPARalpha in the regulation of avian uncoupling protein expression: regulation by isoproterenol and fatty acids in chick myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; assessment of autophagy-related gene expression in muscle of rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gutíerrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Salmeron Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms regulating the peripheral utilisation of glucose: involvement of AMPK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of methionine on nutrient metabolism, potential consequences on growth and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Advancia International Methionine Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADISSEO, Jul 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variations in dietary protein and energy content regulate protein metabolism in chicken skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de l'expression de la protéine découplante avUCP par le système β-adrénergique dans le myoblaste de poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès Meetochondrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic model of FSH signalling pathways in Sertoli cells adapted to two stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Heitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dagstuhl Seminar 09091 ''Formal Methods in Molecular Biology ''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Wadern, Germany. p:9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chick embryo as a model to study persistent effects of embryonic protein-undernutrition on postnatal growth and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Willemsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Haitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4.Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of embryo thermal conditioning on thermotolerance, parameters of meat quality and muscle energy metabolism in a heavy line of chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4. Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du glycogène musculaire et relation avec la qualité de la viande de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de MuRF1 et atrogin-1 dans le muscle pectoral du poulet est régulée par les modifications journalières des apports en lysine ou en protéines / énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does chronic heat exposure alter the regulation of the PKB/S6K1 pathway in chicken skeletal muscles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">48h-cycle sequential feeding with diets varying in protein and energy contents alters thyroid axis and energy metabolism in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation séquentielle et régulation à court terme du métabolisme du glycogène chez le poulet : impact sur la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du glycogène musculaire et relation avec la qualité de la viande de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-adrenergic pathway regulates the expression of the avian uncoupling protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variations in dietary lysine content alter the expression of MurF-1 and atrogin-1 in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmentally regulated integration of PKA- and PI-3 kinase-mediated signalling on p70S6K by the FSH-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gonadotropins and Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hertfordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling pathways involved in the acrosome reaction of chicken spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute &amp;quot;diabetes&amp;quot; in chicken : effects on insulin signaling and gene expression in liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin signaling in chicken liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of mitochondrial and tissue oxidations by thyroid hormones in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein metabolism and nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals: implications for product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of uncoupling proteins and mitochondrial activity are dependent on muscular fibre type in rabbits and chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition - EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et régulation de l'adiponectine et de ses récepteurs (adipor1 et adipor2) dans l'ovaire de poule : rôle potentiel dans la stéroïdogenèse ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and differentiation of the chicken Pectoralis major muscle : effect of genotype and early nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation séquentielle et maîtrise de l'ingestion chez le poulet de chair. Effets des teneurs énergétiques et protéiques des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid signalling : methionine regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on energy and protein metabolism and nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMP-activated protein kinase (AMPK) et reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential feeding with diets varying in protein and energy contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meal feeding regulates S6K1 phosphorylation but not that of 4E-BP1 in rainbow trout (Oncorhynchus mykiss) muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gutíerrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPK regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Ross chickens to sequential feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions du poulet Ross à l'alimentation séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et rôle de l'AMPK (AMP-activated protein kinase) dans les cellules de la granulosa issues de différents types de follicules pré-ovulatoires chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Foufelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased nutritional responsiveness of S6K1 in the breast muscle of genetically fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme oxydatif mitochondrial chez le poulet : interaction entre génotype et composition du régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal manipulations during embryogenesis on body temperature, breast yield and muscle metabolism in the growing chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Requena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Combined Workshop of Fundamental Physiology of the European Working Group of Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et rôle de l'AMP protein kinase (AMPK) dans les cellules de la granulosa issues de différents types de follicules pré-ovulatoires chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foufelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Fondjouan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de variations de l'apport de lysine lors d'un programme d'alimentation séquentielle sur la croissance et les troubles locomoteurs chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSH activates p70s6 kinase by protein kinase A-mediated dephosphorylation of Thr421/Ser424 and modulates mRNA translability in differentiated primary Sertoli cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Mur de Sologne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation de la p70 kinase (p70s6k) musculaire chez le poulet : voies de signalisation impliquées?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity and mRNA expression of genes releated to fatty acid oxydation in &amp;quot;fat&amp;quot; and &amp;quot;lean&amp;quot; lines of chickens: effect of muscle metabolic type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French Symposium "Animal Growth and Development Regulatory Mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalling pathways involved in the activation of chicken muscle p70 s6 kinase (p70s6k)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation de la phosphatase &amp;quot;Phosphatase and TENsin homolog deleted on chromosome 10&amp;quot; (PTEN) dans le muscle de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la carnitine palmitoyltransférase 1 chez le poulet: effet de l'engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of phosphatase and TENsin homolog deleted on chromosome 10 (PTEN) in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Mur de Sologne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation nutritionnelle de la p70 S6 kinase (p70S6k) musculaire : variations en fonction du génotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a peripheral or a tissue-specific insulin resistance in broiler breeder hens fed ad libitum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation de &amp;quot;Extracellular signal regulated protein kinase&amp;quot; ERK par l'insuline dans le muscle de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional effects on broiler quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la chaleur et du taux protéique du régime sur le métabolisme protéique musculaire du poulet de chair en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and muscle protein turn-over: Effect of genotype and amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoin en lysine de poulets en croissance sélectionnés sur la qualité de la carcasse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoin en lysine de poulets en croissance sélectionnés sur la qualité de la carcasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'apport protéique sur l'adaptation à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et turnover protéique musculaire du poulet : Effet du génotype, des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès annuel AFN-SNDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle protein turnover during early development in chickens divergently selected for body weighy. Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium of the estacao zootecnica nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of protein turnover in liver and different types of skeletal muscles to dietary lysine deficiency in chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium of the estacao zootecnica nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Inconnue, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age on muscle and liver protein turnover in the growing chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Vale de Santarem, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'âge et de la carence en lysine sur le renouvellement des protéines hépatiques et musculaires chez le poulet en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between protein intake (PDI) and net portal appearance rate of amino acids in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefaivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journees des recherches sur l'alimentation et la nutrition des herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age and dietary lysine on muscle protein turnover in growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age and divergent selection for body weight on muscle protein turnover in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Nutrition Humaine de l'Association Française de Nutrition : Physiologie Comparee des Processus Digestifs et Métaboliques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucine fluxes in lactating and dry goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Attaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Herning, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la chevre pour l'etude du metabolisme proteique des ruminants en lactation et de son controle hormonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Simposio Internazionale di Zootecnia Piccoli Ruminanti, Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactation failed to alter in vivo insulin effect on whole body leucine kinetics and insulin receptor tyrosine kinase activity in skeletal muscle from goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of insulin and plasma amino acid levels on leucine metabolism in dry goat. Study with the euglycemic eu- or hyperaminoacidemic clamp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EASD Satellite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1989, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin sensitivity and responsiveness during lactation and dry period in goat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. EASD Satellite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition précoce et orientation métabolique d'embryons de poulets divergents pour leurs réserves énergétiques musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nouan Le Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Organoïdes et recherche agronomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOVE : Recherche d’INdicateurs in OVo du statut Energétique de l’animal pour des applications en sélection et en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la substitution totale du soja dans un aliment à bas taux protéique chez le poulet de chair en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of triiodothyronine and insulin on the metabolism of muscle cells from chickens submitted or not to heat manipulation during embryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between threonine and glycine at low dietary crude protein and the effect on production performance, meat quality and plasma metabolites in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rovers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ensink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, France. , P-210, p.510, 2015, Full papers. 20th European Symposium on Poultry Nutrition (ESPN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collaboration bilatérale public-privé en nutrition des volailles : l’intérêt est dans la durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres ICSA - Instituts Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. , 19 diapos., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threonine requirement of broiler chickens: integrated prediction by meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carence alimentaire en DL-méthionine chez le porc : la redistribution de l’énergie vers la synthèse lipidique s’accompagne d’une modification de l’activité anti-oxydante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular regulation underlying the control of body weight and breast meat yield in broiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France. World's Poultry Science Journal, 71, supplement 1, 190 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting amino acid nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la réduction de la teneur en protéines des aliments de poulets de chair : approche par méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. ITAVI, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities of chickens’ glucose transport and mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to dietary crude protein content of broilers from 21 to 35 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p70S6K and PKA docking on a common site on β-arrestin 1 provides clues on the particular activation mode of p70S6K downstream of the FSH receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmacology Gordon Research Conference - Connecting G protein-coupled receptor mechanisms to physiological functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Ventura, United States. 2015, Molecular Pharmacology - Connecting G Protein-Coupled Receptor Mechanisms to Physiological Function</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing dietary crude protein content in broilers aged from D14 to D31 of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hallouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux et nouvelles perspectives de la nutrition protéique en poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion technique Altilis-Ajinomoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés insulino-mimétiques d’un composé d’origine alimentaire, le myo-inositol : éléments d’explication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Déjeuner - Débat DSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is meta-analysis an effective tool to estimate the glycine plus serine requirement of broiler chickens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , P-211, p.528, 2015, Full papers. 20th European Symposium on Poultry Nutrition (ESPN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deficient supply of methionine changes the composition and metabolism of the pectoralis major muscle in growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Andre Geraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Annual Australian Poultry Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry Research Foundation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of Australian Poultry Science Symposium, 26, 2015, Proceedings of Australian Poultry Science Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of methionine deficiency on protein metabolism: update on recent researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancia - 9th international seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary methionine deficiency on adipose tissue growth and oxidative status in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de l'expression génique par les acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis de la WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France. , 26 diapos., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p70S6K and PKA anchorage on a common site on β-arrestin 1 provides clues on the particular activation mode of p70S6K downstream of the FSHR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Meeting of the GDR 3545 RCPG-PhysioMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sulfur amino acids on porcine preadipocyte differentiation in culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PKA activates p70S6K by competing for a common epitope on β-arrestin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sulphur amino acid deficiency changes the amino acid composition of tissue protein in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cobo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The amino acid composition of body protein in broilers is affected by the sulphur amino acid supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cobo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International symposium on energy and protein metabolism and nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EAAP Publication, 134, 2013, EAAP Publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2013, 10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un transporteur de glucose insulino-sensible chez le poulet : GLUT-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysine supply in finishing broilers: effect on performances and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States. Wageningen Academic Publishers, EAAP Publication, 2013, Energy and protein metabolism and nutrition in sustainable animal production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid composition of muscle and intestine protein in pigs at different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cobo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative role for β-arrestins in the control of mRNA translation by FSH, by regulating p70S6K availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Meeting of the Cellular aspects of mRNA fate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental regulation of p70 S6 kinase by a G protein-coupled receptor dynamically modelized in primary cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Heitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference Series on Protein Synthesis and Translational Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Heidelberg, France. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding status regulates the polyubiquitination step of the ubiquitin-proteasome-dependent proteolysis in rainbow trout (O. mykiss) muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Fricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Fish Nutrition and Feeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des variations alimentaires sur le statut métabolique et la qualité de la viande de poulet : Recherches des mécanismes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Omezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic leucine supplementation induced alteration of insulin signalling pathways in skeletal muscle without resistance of glucose transport in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M. Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Amino Acid/Protein Metabolism in Health and Disease. Mechanisms and pathways controlling protein expression and turnover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Padova, Italy. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of thyroid hormones in the regulation of mitochondrial oxidations in mammals and birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thyroid Hormones: Functions, Related Diseases and Uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2009, 978-1-60741-080-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d'évaluation HCERES de l'Unité de Recherches Avicoles (Vague C : campagne d’évaluation 2016 - 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme lipidique et capacités antixoydantes tissulaires en réponse à une carence en DL-méthionine chez le porc et le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Adisseo France SAS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu final ANR-09-JCJC-0015-THERMOCHICK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-09-JCJC-0015-THERMOCHICK, auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin signaling in the liver (modified and postpones to month 30, see minute of the 4th meeting in Roslin). Deliverable 14, WP 3.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QLRT-2001-01732--QLRT-2001-01732, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme protéique chez les chèvres taries et en lactation. Rôles de l'insuline et des acides amminés explorés par une nouvelle technique de &amp;quot;clamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId741"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.75092936803px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie TESSERAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director INRAE / Senior Scientist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0305-1885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068962673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">• Thématique scientifique : Métabolisme et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Régulation du métabolisme protéino-énergétique et nutrition protéique ; compromis entre fonctions ; rôles et fonctions des acides aminés ; adaptation et stratégies nutritionnelles incluant la nutrition périnatale ; physiologie comparéeDémarche de physiologie intégrative ; approches ciblées et/ou à haut-débit, en prenant en compte différents niveaux de régula-tion (expression génique, protéique, signalisation cellulaire et régulation métabolique) ; biomarqueurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research note: Compound-specific isotopic analysis in 34S-labelled chicken tissues using high resolution gas chromatography/mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Amann Eugenio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (7), pp.105162. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.105162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a methionine deficiency on chicken tissue protein turnover: comparative analysis of methionine source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Métayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (9), pp.105410. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.105410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of hepatic metabolism in two broiler lines divergently selected for the ultimate pH of the Pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.438. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10323-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allantoic fluid metabolome reveals specific metabolic signatures in chicken lines different for their muscle glycogen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.8867. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-35652-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divergent Selection on Breast Meat Ultimate pH, a Key Factor for Chicken Meat Quality, is Associated With Different Circulating Lipid Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2022.935868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient sources differ in the fertilised eggs of two divergent broiler lines selected for meat ultimate pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.5533. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-09509-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production performance and plasma metabolite concentrations of broiler chickens fed low crude protein diets differing in Thr and Gly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Star</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marije van Tol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Minussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (2), pp.472-480. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2020.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional amino acids in pigs and chickens: implication for gut health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Luise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.663727. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.663727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagy in farm animals: current knowledge and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (8), pp.1809-1827. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2020.1798064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Growth and Protein-Energy Metabolism in Chicken Lines Divergently Selected on Ultimate pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (643580), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.643580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle proteome of piglets is affected in a muscle-dependent manner by a limiting total sulfur amino acid supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Delgado-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.2939-2951. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-019-02133-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sex and fasting/refeeding on hepatic AMPK signaling in chickens (Gallus gallus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2019.110606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplatform metabolomic approach to characterize fecal signatures of negative postnatal events in chicks: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (21), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-019-0335-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in body composition and meat quality in response to dietary amino acid provision in finishing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (05), pp.1094-1102. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118002306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies alimentaires précoces au service de la production avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between digestive efficiency and metabolomic profiles of serum and intestinal contents in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-24978-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of glucose transporters &amp;lt;em&amp;gt;SLC2A1&amp;lt;/em&amp;gt;, &amp;lt;em&amp;gt;SLC2A8&amp;lt;/em&amp;gt;, and &amp;lt;em&amp;gt;SLC2A12&amp;lt;/em&amp;gt; in different chicken muscles during ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (2), pp.498-509. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skx084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G protein-dependent signaling triggers a β-arrestin-scaffolded p70S6K/ rpS6 module that controls 5'TOP mRNA translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Trefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.1154-1169. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201700763R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptome analysis reveals molecular pathways and biomarkers involved in extreme ultimate pH and meat defect occurrence in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06511-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine and cysteine deficiencies altered proliferation rate and time‑course differentiation of porcine preadipose cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.355-366. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-016-2369-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the CP content in broiler feeds: impact on animal performance, meat quality and nitrogen utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117000660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2661-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level and source of free-methionine affect body composition and breast muscle traits in growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (10), pp.2322-2331. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pew105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splanchnic tissues respond differently when piglets are offered a diet 30 % deficient in total sulfur amino acid for 10 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.2209-2219. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-015-1031-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum and Muscle Metabolomics for the Prediction of Ultimate pH, a Key Factor for Chicken-Meat Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (4), pp.1168-1178. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b01050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscles respond differently when piglets are offered a diet 30 % deficient in total sulfur amino acid for 10 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (1), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-014-0830-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenesis and biological characterization of a new glucose transporter in the chicken (Gallus gallus), GLUT12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methionine deficient diet enhances adipose tissue lipid metabolism and alters anti-oxidant pathways in young growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0130514. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profile of hypothalamic neuropeptides in chicken lines selected for high or low residual feed intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sintubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropeptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npep.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The amino acid composition of tissue protein is affected by the total sulfur amino acid supply in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cobo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.401-409. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113002425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the insulin anabolic signalling cascade in growing chickens by n-3 PUFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (5), pp.761 - 772. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114513003085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), 13 p. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term nutritional strategies before slaughter are effective in modulating the final pH and color of broiler breast meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93 (7), pp.1764-1773. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2013-03768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-3 fatty acids improve body composition and insulin sensitivity during energy restriction in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Guelzim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, leukotrienes, and essential fatty acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (5), pp.203-211. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2014.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting protein-energy metabolism to optimize poultry carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (5), pp.337-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the embryo modifies the physiology and body composition of broiler chickens reared in floor pens without affecting breast meat processing quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (8), pp.3674-3685. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-6445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in body composition in broilers by a sulfur amino acid deficiency during growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cobo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (5), pp.1266-1275. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2012-02796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of albumen removal before incubation (embryonic protein under-nutrition) on the post-hatch performance, regulators of protein translation activation and proteolysis in neonatal broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Willemsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S000711451200503X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulators of protein metabolism are affected by cyclical nutritional treatments with diets varying in protein and energy content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Omezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (11), pp.1467-1473. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy-related genes in rainbow trout myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riflade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/auto.18863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of glycogen and breast meat processing ability by nutrition in chickens: Effect of crude protein level in 2 chicken genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (2), pp.447-455. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-4405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer cachexia is associated with a decrease in skeletal muscle mitochondrial oxidative capacities without alteration of ATP production efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goupille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (4), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13539-012-0071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin immuno-neutralization in fed chickens: effects on liver and mucle transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (5), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00057.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating tissue metabolism by amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (2), pp.243-251. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0043933911000274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acclimatation embryonnaire : une technique innovante pour limiter les mortalités liées au stress thermique chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the expression of the avian uncoupling protein3 by isoproterenol and fatty acids in chick myoblasts : possible involvement of AMPK and PPARα?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301, pp.R201-R208. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00087.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucine supplementation in rats induced a delay in muscle IR/PI3K signaling pathway associated with overall impaired glucose tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mothe-Satney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (3), pp.219-226. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The beta-adrenergic system is involved in the regulation of the expression of avian uncoupling protein in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the protein level in a pre-starter diet on the post-hatch performance and activation of ribosomal protein S6 kinase in muscle of neonatal broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quirine Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilke Willemsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Careghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (2), pp.206-211. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114509991735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in vivo and in vitro assessment of autophagy-related gene expression in muscle of rainbow trout (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gutíerrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (3), pp.258-266. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2010.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingestion chez le poulet de chair : n'oublions pas les régulations à court terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (5), pp.391-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metformin decreases IGF1-induced cell proliferation and protein synthesis through AMP-activated protein kinase in cultured bovine granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (2), pp.409-418. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-09-0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine deprivation regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts without activating the GCN2/elF2alpha cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Crépieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 140 (9), pp.1539-1545. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.110.122663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat exposure on Akt/S6K1 signaling and expression of genes related to protein and energy metabolism in chicken (Gallus gallus) pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (3), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variations in dietary lysine content alter the expression of genes related to proteolysis in chicken pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1), pp.38-43. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.108.095752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental regulation of p70 S6 kinase by a G protein-coupled receptor dynamically modelized in primary cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Heitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (21), pp.3487-3503. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-009-0134-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential involvement of several signaling pathways in initiation of the chicken acrosome reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (4), pp.657-665. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.108.072660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sulfur amino acids in controlling nutrient metabolism and cell functions: implications for nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (8), pp.1132-1139. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114508159025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'acclimatation précoce sur les performances de croissance et la morphométrie intestinale des poulets de chair élevés en conditions estivales méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ain Baziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ghaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (1), pp.110-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin signaling in chicken liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 163, pp.52-57. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2008.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of fatty acid oxidation in chicken (Gallus gallus): Interactions between genotype and diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (2), pp.171-177. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2009.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the ERK1/2 MAPK pathway in insulin-induced S6K1 activation in avian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding status regulates the polyubiquitination step of the ubiquitin-proteasome-dependent proteolysis in rainbow trout (Oncorhynchus mykiss) muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Fricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 138 (3), pp.487-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin immuno-neutralization in chicken: effects on insulin signaling and gene expression in liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (3), pp.531-542. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/JOE-08-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refeeding and insulin activate the AKT/p70S6 kinase pathway without affecting IRS1 tyrosine phosphorylation in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat conditioning at d 16 to 18 of incubation or during early broiler rearing on embryo physiology, post-hatch growth performance and heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty-eight-hour cycle sequential feeding with diets varying in protein and energy contents: adaptation in broilers at different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (1), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2007-00205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGF-1 receptor signaling pathways and effects of AMPK activation on IGF-1-induced progesterone secretion in hen granulosa cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2), pp.204-216. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2007.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-specific regulation of S6K1 by insulin in chickens divergently selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (1), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2007.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute cold- and chronic heat-exposure upregulate hepatic leptin and muscle uncoupling protein (UCP) gene expression in broiler chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 309 (7), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jez.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenosine monophosphate-activated protein kinase involved in variations of muscle glycogen and breast meat quality between lean and fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (11), pp.2888-2896. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; assessment of TOR signaling cascade in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia-Serrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 295 (1), pp.R329-R335. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00146.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms through which sulfur amino acids control protein metabolism and oxidative status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.207-215. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2007.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of protein metabolism by insulin: value of different approaches and animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adiponectin and its receptors (AdipoR1 and AdipoR2) in chicken ovary: potential role in ovarian steroidogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (4), pp.480-487. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals : implications for production and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (9), pp.1297-1313. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken liver and muscle carnitine palmitoyltransferase 1 : nutritional regulation of messengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147, pp.278-287. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermal manipulation during early and late embryogenesis on thermotolerance and breast muscle characteristics in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E. Requena Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.795-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early lysine deficiency in young broiler chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Relandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.587-594. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107685073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin and amino acid availability regulate atrogin-1 in avian QT6 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 357, pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms involved in the nutritional regulation of mRNA translation: features of the avian model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (1), pp.104-116. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/NRR2006120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMP-activated protein kinase activation modulates progesterone secretion in granusola cells from hen preovulatory follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foufelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 190 (1), pp.85-97. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/joe.1.06828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there peripheral or ovarian insulin action alteration in broiler breeder hens fed ad libitum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John B. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (6), pp.1098-1103. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/85.6.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broiler breeder paradox : a project report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Hocking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.443-453. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/WPS2005107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphatase PTEN in chicken muscle is regulated during ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (2), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2005.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follicle-Stimulating Hormone Activates p70 Ribosomal Protein S6 Kinase by Protein Kinase A-Mediated Dephosphorylation of Thr 421/Ser 424 in Primary Sertoli Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (7), pp.1812-1820. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/me.2004-0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin receptor in the chicken ovary: potential involvement in ovarian dysfunction of ad libitum-fed broiler breeder hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (72), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-2-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential feeding programs for broiler chickens: twenty- four- fourtyeight-hour cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barrier-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Larroudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/83.1.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein utilisation and turnover in lines of chickens selected for different aspects of body composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.E. Pym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (6), pp.775-786. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660400012774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of delayed food intake on body, intestine and muscle development in neonate broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.781-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of delayed food intake on body, intestine and muscle development in neonate broilers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.781-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of broilers selcted on carcass quality to dietary protein supply: live performance, muscle development and circulating insulin-like growth factors (IGF-I and II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.E. Pym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.1011-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ribosomal capacity a potential metabolic marker of muscle development ? Measurement by muscular biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.1530-1535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refeeding and Insulin Regulate S6K1 Activity in Chicken Skeletal Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 133 (2), pp.369-373. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/133.2.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid availability regulates S6K1 and protein synthesis in avian insulin-insensitive QM7 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 540 (1-3), pp.176-180. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0014-5793(03)00260-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early post-hatching starvation delays p70 S6 kinase activation in the muscle of neonatal chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90 (6), pp.1023-1029. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/bjn2003992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional effects on broiler quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Special Issue, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation néonatale et développement précoce du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (4), pp.219-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased reponsiveness to dietary lysine deficiency of pectoralis major muscle protein turnover in broilers selected on breast development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79, pp.927-933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does excess dietary protein growth performance and carcass characteristics in heat-exposed chickens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79, pp.312-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle protein turnover during early development in chickens divergently selected for growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 79, pp.1465-1471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic heat exposure alters protein turnover of three different skeletal muscles in finishing broiler chickens fed 20 or 25% protein diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 130, pp.813-819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein metabolism in heat-exposed chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.101-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic heat exposure and protein intake on growth performance, nitrogen retention and muscle development in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chronic heat exposure and protein intake on growth performance, nitrogen retention and muscle development in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications métaboliques chez le poulet de chair en climat chaud : conséquences nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.353-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of chick lines selected on carcass quality to dietary lysine supply: Live performance and muscle development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 78, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution dans l'eau de boisson de NaHCO3 et de KCL à des poulets de chair en période estivale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fargeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 24, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle protein turnover in broiler chickens: effects of high ambient temperatures and dietary protein intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (2), pp.190-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et turnover protéique musculaire du poulet : Effet du génotype, des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (2), pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and muscle protein turn-over: effect of genotype and amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes of protein turnover in specific tissues of chick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.627-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary lysine deficiency greatly affects muscle and liver protein turnover in growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 75, pp.853-865</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative responses of protein turnover in three different skeletal muscles to dietary lysine deficiency in chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 37, pp.641-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme protéique chez le poulet en croissance. Effet des protéines alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8 (3), pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic responses to hyperinsulinaemia under glucose-potassium-amino acids clamp in lactating and non-lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tauveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thieblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hyperinsulinemia and hyperaminoacidemia on muscle and liver protein synthesis in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tauveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Larbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 267 (30), pp.E877-E885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age and divergent selection for body weight on muscle protein turnover in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (6), pp.638-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between protein intake (PDI) and net portal appearance rate of amino acids in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lefaivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (3), pp.304-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de réduction des rejets azotés en aviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 6 (3), pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucine metabolism in lactating and dry goats : effect of insulin and substrate avaibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 265 (3), pp.E402-E413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary lysine on muscle protein turnover in growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Larbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pa Geraert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 32 (2), pp.163-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of insulin in conjunction with glucose, amino acids and potassium on net metabolism of glucose and amino acids in the goat mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Makarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 59 (2), pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of plasma leucine flux in rainbow trout (Salmo gairdneri R.) using osmotic pump. Preliminary investigations on influence of diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8 (1), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00004429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin sensitivity and responsiveness during lactation and dry period in goats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology. Endocrinology Metabolism and Gastrointestinal Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 256 (2), pp.E295-E302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose -response to dietary protein during starter phase in fast-and slow-growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing early protein supply for robustness and health in fast- and slow-growing chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Derouin Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rostock-Warnemünde, Germany. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenesis of protein-energy metabolism in two divergent broiler lines selected for ultimate pH of the Pectoralis major muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rostock-Warnemünde, Germany. pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional amino acids as drivers of muscle mass and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancia Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adisseo, Jun 2023, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early carbohydrate metabolism in chicken lines divergently selected on ultimate pH, a proxy for muscle glycogen reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEP, Sep 2022, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Travel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition précoce et orientation métabolique d'embryons de poulets divergents pour leurs réserves énergétiques musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotechnocentre, Oct 2022, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et orientation métabolique précoce de poulets issus de deux lignées divergentes pour leurs réserves énergétiques musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Natural Concept : Filières animales : une nouvelle ère pour de nouveaux modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Grimaud, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of omics technologies to face the challenges of poultry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVUM 2019 - XXVI congreso latinoamericano de avicultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting metabolic fecal signatures of negative postnatal events in chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of total substitution of soybean meal in a low-protein diet fed to finishing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of chicken meat quality by protein and amino acid nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA Annual Meeting Symposium : Amino acids and low protein diets benefits for performance, meat quality, environment, health and welfare of poultry birds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSA, Jul 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G protein-dependent signaling triggers a β-arrestin-scaffolded p70S6K/ rpS6 module that controls 5'TOP mRNA translation in FSH stimulated cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Trefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICGR-GnRH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du taux protéique dans l’aliment finition chez le poulet de chair: Effets sur les performances zootechniques, les rendements et la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.Journées de la recherche avicole et palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental implications of reducing dietary crude protein in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI Jornadas Téchnicas de Indukern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Barcelone et Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of feed-grade amino acids in low protein diets: Towards a more sustainable broiler production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du taux protéique dans l’aliment finition chez le poulet de chair: Conséquences environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.Journées de la recherche avicole et palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge of dietary protein reduction in swine and broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons J M Jansman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first amino acid academy - "Amino acid nutrition and sustainability", EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les capacités d’adaptation des oiseaux d’élevage aux variations de température ? Analyse multicritère de techniques d’acclimatation embryonnaire et étude des mécanismes impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires du Réseau MIDI : Les rendez-vous des Milieux et de la Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early nutrition in farmed animals and consequences on (nutritional) metabolism : insights from fish and birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser l’alimentation ? Choix, contraintes et limites, hasard et incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Pôle Prépa Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methionine: beyond building block, an overview of its potential. Update on researches & perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancia - 10. International Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Beijin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing poultry meat quality by nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et ontogenèse des transporteurs de glucose SLC2A-1, -8 et -12 dans différents muscles de poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la première semaine d'élevage en production avicole de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journée Productions Porcines et Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Wallon de Recherches Agronomiques (CRA-W). BEL., Nov 2015, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenesis and pattern of expression of glucose transporters GLUT-1, -8 and -12 in different chicken muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and nutritional strategies to control glycogen metabolism and meat quality in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à l’insuline des transporteurs de glucose GLUT1, -8 et -12 dans le muscle de l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque de Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences maternelles épigénétiques : influence d’un stress de chaleur sur l’environnement hormonal des embryons et le comportement alimentaire du poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of an insulin-sensitive glucose transporter in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation on insulin signaling by n-3 PUFA in chicken liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States. pp.271-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter le métabolisme proteino-énergétique pour optimiser la composition corporelle et la qualité des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy related genes in rainbow trout (Oncorhynchus mykiss) myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riflade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jun 2012, Molde, Norway. 345 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of chicken muscle protein metabolism by n-3 PUFA in relation to insulin sensivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly N. Flamion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Avian Endocrinology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISAE., Jun 2012, Gifu, Japan. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser le pH ultime des filets de poulets en modulant le profil en acides aminés de l'aliment en fin d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary culture of rainbow trout myoblasts as a tool to study the nutritional control of the autophagy-lysosomal pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Riflade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sadoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress on the Biology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2012, Madison, Wisconsin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic hormonal control of mRNA translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhael Jegot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 3545: RCPG-Physio-Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Oct 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du contrôle hormonal de la traduction des ARNm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). Tours, FRA., Oct 2012, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino Acid Nutrition and Gene Expression in Poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo heat acclimation and muscle metabolism in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affecting early life poultry development to improve domestic fowl livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation des volailles au chaud et au froid pendant l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review 24. Manipulating tissue metabolism by amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of embryonic protein undernutrition in the chicken (layer) embryo on postnatal glucose tolerance and the hepatic IGF metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Runtuwene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Willemsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-adrenergic system regulates the expression of the avian uncoupling protein in vivo and in vitro in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving meat quality by regulating animal feeding recent advances in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mameer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Simposio Brasil Sul de Avicultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embrapa Suínos e Aves, Apr 2010, Chapeco, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of AMPK, p38 MAPK and PPARalpha in the regulation of avian uncoupling protein expression: regulation by isoproterenol and fatty acids in chick myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; assessment of autophagy-related gene expression in muscle of rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gutíerrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Salmeron Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variations in dietary protein and energy content regulate protein metabolism in chicken skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of methionine on nutrient metabolism, potential consequences on growth and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Advancia International Methionine Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADISSEO, Jul 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms regulating the peripheral utilisation of glucose: involvement of AMPK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de l'expression de la protéine découplante avUCP par le système β-adrénergique dans le myoblaste de poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès Meetochondrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic model of FSH signalling pathways in Sertoli cells adapted to two stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Heitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dagstuhl Seminar 09091 ''Formal Methods in Molecular Biology ''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Wadern, Germany. p:9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chick embryo as a model to study persistent effects of embryonic protein-undernutrition on postnatal growth and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Everaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Willemsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Haitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4.Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of embryo thermal conditioning on thermotolerance, parameters of meat quality and muscle energy metabolism in a heavy line of chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4. Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du glycogène musculaire et relation avec la qualité de la viande de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">48h-cycle sequential feeding with diets varying in protein and energy contents alters thyroid axis and energy metabolism in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression de MuRF1 et atrogin-1 dans le muscle pectoral du poulet est régulée par les modifications journalières des apports en lysine ou en protéines / énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does chronic heat exposure alter the regulation of the PKB/S6K1 pathway in chicken skeletal muscles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation séquentielle et régulation à court terme du métabolisme du glycogène chez le poulet : impact sur la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du glycogène musculaire et relation avec la qualité de la viande de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-adrenergic pathway regulates the expression of the avian uncoupling protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily variations in dietary lysine content alter the expression of MurF-1 and atrogin-1 in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmentally regulated integration of PKA- and PI-3 kinase-mediated signalling on p70S6K by the FSH-R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gonadotropins and Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Hertfordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling pathways involved in the acrosome reaction of chicken spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute &amp;quot;diabetes&amp;quot; in chicken : effects on insulin signaling and gene expression in liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin signaling in chicken liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals: implications for product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of uncoupling proteins and mitochondrial activity are dependent on muscular fibre type in rabbits and chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition - EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et régulation de l'adiponectine et de ses récepteurs (adipor1 et adipor2) dans l'ovaire de poule : rôle potentiel dans la stéroïdogenèse ovarienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of mitochondrial and tissue oxidations by thyroid hormones in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein metabolism and nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and differentiation of the chicken Pectoralis major muscle : effect of genotype and early nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation séquentielle et maîtrise de l'ingestion chez le poulet de chair. Effets des teneurs énergétiques et protéiques des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid signalling : methionine regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on energy and protein metabolism and nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMP-activated protein kinase (AMPK) et reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chabrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential feeding with diets varying in protein and energy contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meal feeding regulates S6K1 phosphorylation but not that of 4E-BP1 in rainbow trout (Oncorhynchus mykiss) muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gutíerrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMPK regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Ross chickens to sequential feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions du poulet Ross à l'alimentation séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et rôle de l'AMPK (AMP-activated protein kinase) dans les cellules de la granulosa issues de différents types de follicules pré-ovulatoires chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Foufelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased nutritional responsiveness of S6K1 in the breast muscle of genetically fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme oxydatif mitochondrial chez le poulet : interaction entre génotype et composition du régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal manipulations during embryogenesis on body temperature, breast yield and muscle metabolism in the growing chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Requena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Combined Workshop of Fundamental Physiology of the European Working Group of Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression et rôle de l'AMP protein kinase (AMPK) dans les cellules de la granulosa issues de différents types de follicules pré-ovulatoires chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Foufelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Fondjouan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de variations de l'apport de lysine lors d'un programme d'alimentation séquentielle sur la croissance et les troubles locomoteurs chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSH activates p70s6 kinase by protein kinase A-mediated dephosphorylation of Thr421/Ser424 and modulates mRNA translability in differentiated primary Sertoli cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Mur de Sologne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation de la p70 kinase (p70s6k) musculaire chez le poulet : voies de signalisation impliquées?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity and mRNA expression of genes releated to fatty acid oxydation in &amp;quot;fat&amp;quot; and &amp;quot;lean&amp;quot; lines of chickens: effect of muscle metabolic type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French Symposium "Animal Growth and Development Regulatory Mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalling pathways involved in the activation of chicken muscle p70 s6 kinase (p70s6k)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation de la phosphatase &amp;quot;Phosphatase and TENsin homolog deleted on chromosome 10&amp;quot; (PTEN) dans le muscle de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la carnitine palmitoyltransférase 1 chez le poulet: effet de l'engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of phosphatase and TENsin homolog deleted on chromosome 10 (PTEN) in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Mur de Sologne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation nutritionnelle de la p70 S6 kinase (p70S6k) musculaire : variations en fonction du génotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a peripheral or a tissue-specific insulin resistance in broiler breeder hens fed ad libitum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation de &amp;quot;Extracellular signal regulated protein kinase&amp;quot; ERK par l'insuline dans le muscle de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional effects on broiler quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la chaleur et du taux protéique du régime sur le métabolisme protéique musculaire du poulet de chair en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and muscle protein turn-over: Effect of genotype and amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual symposium on animal and human nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoin en lysine de poulets en croissance sélectionnés sur la qualité de la carcasse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoin en lysine de poulets en croissance sélectionnés sur la qualité de la carcasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'apport protéique sur l'adaptation à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Temim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et turnover protéique musculaire du poulet : Effet du génotype, des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès annuel AFN-SNDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle protein turnover during early development in chickens divergently selected for body weighy. Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium of the estacao zootecnica nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of protein turnover in liver and different types of skeletal muscles to dietary lysine deficiency in chicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium of the estacao zootecnica nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Inconnue, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age on muscle and liver protein turnover in the growing chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Vale de Santarem, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'âge et de la carence en lysine sur le renouvellement des protéines hépatiques et musculaires chez le poulet en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between protein intake (PDI) and net portal appearance rate of amino acids in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefaivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journees des recherches sur l'alimentation et la nutrition des herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age and dietary lysine on muscle protein turnover in growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosaria Peresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age and divergent selection for body weight on muscle protein turnover in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Chagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Nutrition Humaine de l'Association Française de Nutrition : Physiologie Comparee des Processus Digestifs et Métaboliques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucine fluxes in lactating and dry goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Attaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Herning, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la chevre pour l'etude du metabolisme proteique des ruminants en lactation et de son controle hormonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Simposio Internazionale di Zootecnia Piccoli Ruminanti, Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactation failed to alter in vivo insulin effect on whole body leucine kinetics and insulin receptor tyrosine kinase activity in skeletal muscle from goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of insulin and plasma amino acid levels on leucine metabolism in dry goat. Study with the euglycemic eu- or hyperaminoacidemic clamp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EASD Satellite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1989, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin sensitivity and responsiveness during lactation and dry period in goat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champredon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. EASD Satellite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition précoce et orientation métabolique d'embryons de poulets divergents pour leurs réserves énergétiques musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beauclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nouan Le Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Organoïdes et recherche agronomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOVE : Recherche d’INdicateurs in OVo du statut Energétique de l’animal pour des applications en sélection et en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la substitution totale du soja dans un aliment à bas taux protéique chez le poulet de chair en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Tormo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of triiodothyronine and insulin on the metabolism of muscle cells from chickens submitted or not to heat manipulation during embryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collaboration bilatérale public-privé en nutrition des volailles : l’intérêt est dans la durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres ICSA - Instituts Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. , 19 diapos., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threonine requirement of broiler chickens: integrated prediction by meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between threonine and glycine at low dietary crude protein and the effect on production performance, meat quality and plasma metabolites in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rovers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ensink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, France. , P-210, p.510, 2015, Full papers. 20th European Symposium on Poultry Nutrition (ESPN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carence alimentaire en DL-méthionine chez le porc : la redistribution de l’énergie vers la synthèse lipidique s’accompagne d’une modification de l’activité anti-oxydante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular regulation underlying the control of body weight and breast meat yield in broiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Panheleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France. World's Poultry Science Journal, 71, supplement 1, 190 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting amino acid nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la réduction de la teneur en protéines des aliments de poulets de chair : approche par méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmidely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. ITAVI, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities of chickens’ glucose transport and mechanisms involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to dietary crude protein content of broilers from 21 to 35 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p70S6K and PKA docking on a common site on β-arrestin 1 provides clues on the particular activation mode of p70S6K downstream of the FSH receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmacology Gordon Research Conference - Connecting G protein-coupled receptor mechanisms to physiological functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Ventura, United States. 2015, Molecular Pharmacology - Connecting G Protein-Coupled Receptor Mechanisms to Physiological Function</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing dietary crude protein content in broilers aged from D14 to D31 of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hallouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux et nouvelles perspectives de la nutrition protéique en poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion technique Altilis-Ajinomoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is meta-analysis an effective tool to estimate the glycine plus serine requirement of broiler chickens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , P-211, p.528, 2015, Full papers. 20th European Symposium on Poultry Nutrition (ESPN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés insulino-mimétiques d’un composé d’origine alimentaire, le myo-inositol : éléments d’explication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Déjeuner - Débat DSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deficient supply of methionine changes the composition and metabolism of the pectoralis major muscle in growing broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Andre Geraert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Annual Australian Poultry Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poultry Research Foundation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of Australian Poultry Science Symposium, 26, 2015, Proceedings of Australian Poultry Science Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of methionine deficiency on protein metabolism: update on recent researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancia - 9th international seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary methionine deficiency on adipose tissue growth and oxidative status in piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de l'expression génique par les acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis de la WPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France. , 26 diapos., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p70S6K and PKA anchorage on a common site on β-arrestin 1 provides clues on the particular activation mode of p70S6K downstream of the FSHR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Meeting of the GDR 3545 RCPG-PhysioMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PKA activates p70S6K by competing for a common epitope on β-arrestin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sulfur amino acids on porcine preadipocyte differentiation in culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sulphur amino acid deficiency changes the amino acid composition of tissue protein in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cobo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The amino acid composition of body protein in broilers is affected by the sulphur amino acid supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cobo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International symposium on energy and protein metabolism and nutrition (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EAAP Publication, 134, 2013, EAAP Publication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2013, 10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un transporteur de glucose insulino-sensible chez le poulet : GLUT-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysine supply in finishing broilers: effect on performances and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States. Wageningen Academic Publishers, EAAP Publication, 2013, Energy and protein metabolism and nutrition in sustainable animal production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid composition of muscle and intestine protein in pigs at different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cobo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative role for β-arrestins in the control of mRNA translation by FSH, by regulating p70S6K availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Meeting of the Cellular aspects of mRNA fate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental regulation of p70 S6 kinase by a G protein-coupled receptor dynamically modelized in primary cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Heitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference Series on Protein Synthesis and Translational Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Heidelberg, France. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding status regulates the polyubiquitination step of the ubiquitin-proteasome-dependent proteolysis in rainbow trout (O. mykiss) muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Fricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Fish Nutrition and Feeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des variations alimentaires sur le statut métabolique et la qualité de la viande de poulet : Recherches des mécanismes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Mameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourour Omezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic leucine supplementation induced alteration of insulin signalling pathways in skeletal muscle without resistance of glucose transport in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M. Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Amino Acid/Protein Metabolism in Health and Disease. Mechanisms and pathways controlling protein expression and turnover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Padova, Italy. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of thyroid hormones in the regulation of mitochondrial oxidations in mammals and birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thyroid Hormones: Functions, Related Diseases and Uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2009, 978-1-60741-080-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d'évaluation HCERES de l'Unité de Recherches Avicoles (Vague C : campagne d’évaluation 2016 - 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme lipidique et capacités antixoydantes tissulaires en réponse à une carence en DL-méthionine chez le porc et le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Adisseo France SAS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu final ANR-09-JCJC-0015-THERMOCHICK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-09-JCJC-0015-THERMOCHICK, auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin signaling in the liver (modified and postpones to month 30, see minute of the 4th meeting in Roslin). Deliverable 14, WP 3.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QLRT-2001-01732--QLRT-2001-01732, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme protéique chez les chèvres taries et en lactation. Rôles de l'insuline et des acides amminés explorés par une nouvelle technique de &amp;quot;clamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId742"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52BF7215"/>
+    <w:nsid w:val="0E0E811F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-tesseraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0305-1885" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068962673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer-Coustard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Milgen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105410" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Domergue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10323-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35652-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.935868" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Star" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije van Tol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Minussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2020.09.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.663727" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.643580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-02133-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110606" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0335-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belloir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corrent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002306" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24978-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trefier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201700763R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000660" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew105" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203387v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-1031-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b01050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0830-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130514" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139517" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cobo Ortega" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002425" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sintubin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bordas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npep.2014.04.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corniaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03768" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Guelzim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2014.07.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fraysse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2012-02796" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Everaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Willemsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Han" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Song" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200503X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Omezzine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT1045W1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4405" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650217v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Julienne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dumas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goupille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-012-0071-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129580v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00057.2011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644787v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Everaert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933911000274" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00087.2010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129576v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mothe-Satney" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.02.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95ZDJ0BP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661946v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.08.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDF6RTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663275v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirine Swennen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Willemsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Careghi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509991735" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663554v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salmeron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chauvin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.06.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WMN0RS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129555v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0351" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.122663" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.07.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4BMHRXJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664944v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.095752" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660848v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0134-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WN72671F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664413v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508159025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665174v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lemoine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.072660" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655819v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temim" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ain Baziz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666512v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.10.016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJNRNQ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658205v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buyse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2009.02.012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFH6LCW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.09.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSRX0XJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664730v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audoin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.11.001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H8HLBMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659158v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fricot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667570v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derouet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-08-0055" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669069v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Tona" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Onagbesan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruggeman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657765v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2007-00205" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662989v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2007.03.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46WH8MLP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657058v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.12.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FJ4B7VD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413883v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dridi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Temim" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.461" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2KZ0CPM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660502v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1062" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668773v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Serrana" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00146.2008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666021v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.05.006" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7ZDL1WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657750v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000602" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661519v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.06.002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV5NV6FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657424v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.08.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFBD93JK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666153v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Requena Rodon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653890v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Relandeau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107685073" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666169v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664499v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abbas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/NRR2006120" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foufelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06828" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413789v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cassy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Williams" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.6.1098" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658244v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Decuypere" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hocking" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005107" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657679v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.09.009" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676058v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cureuil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0289" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678115v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrier-Guillot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larroud&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.1.49" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669699v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.E. Pym" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Tomas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660400012774" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673615v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-72" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674847v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676511v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673294v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671058v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548767v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/133.2.369" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548764v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(03)00260-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9N8DQG2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548747v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/bjn2003992" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673508v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683620v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673745v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chagneau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688816v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Guillaumin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Peresson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685124v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692524v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900279v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alleman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peresson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900289v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Peresson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687989v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698715v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691608v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900156v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaumin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697803v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargeas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferchal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roffidal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guillaumin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689659v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899974v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Besnard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peresson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684545v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686408v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693277v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maaa" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702313v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709892v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonnet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thieblot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706578v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Larbaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champredon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899723v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Cammas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Chagneau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889043v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Champredon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Debras" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715972v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711915v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899504v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Larbier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Geraert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700959v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Makarski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716042v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00004429" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FBX47QFG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724718v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aina" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272585v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136648v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299182v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226918v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228752v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227113v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227197v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791410v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789624v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265524v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tormo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640733v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736363v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607177v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607180v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607179v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607178v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605592v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons J M Jansman" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605591v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605596v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605531v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742739v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741196v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740843v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tona" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742123v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742530v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744515v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807871v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747337v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corniaux" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004775v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Flamion" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749031v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810531v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748238v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748850v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754995v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754994v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Runtuwene" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debonne" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758412v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909956v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mameer Jlali" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754171v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755466v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Salmeron Salvador" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754051v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909966v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756267v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754578v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815366v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756123v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haitang" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756175v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754712v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752371v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754977v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751463v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758068v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754834v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Swennen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751104v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751050v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751685v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753821v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750663v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756644v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750985v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755281v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756990v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754497v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haj Hattab" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753562v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilari&#241;o" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754541v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752729v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813276v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755476v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758233v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753640v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755847v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755133v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferr&#233;" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Foufelle" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752700v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754998v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762973v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Requena" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762839v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758637v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760446v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760643v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759709v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761754v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762495v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759056v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759054v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759224v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761939v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derouet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759158v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834058v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766521v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841283v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768905v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michel" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770130v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767032v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837228v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764954v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cammas" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766406v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775322v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773976v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845405v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefaivre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775231v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846726v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774329v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772777v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773831v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sornet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780758v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782682v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728847v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pezier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227134v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728834v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265525v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607182v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rovers" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ensink" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604464v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607176v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210864v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740334v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Panheleux" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607830v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173679v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738478v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742869v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739813v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740807v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607175v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605529v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608899v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210876v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282891.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605595v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210667v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604463v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793005v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210671v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739063v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210427v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210463v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210759.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745362v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745556v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210428v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809026v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupuy" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819419v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822438v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756384v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817075v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821788v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210872v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826574v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851526v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-tesseraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0305-1885" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068962673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169423v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Domergue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105162" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer-Coustard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Milgen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105410" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10323-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35652-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.935868" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Star" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije van Tol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Minussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2020.09.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Luise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.663727" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.643580" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-02133-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110606" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-019-0335-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belloir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corrent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002306" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24978-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trefier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201700763R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000660" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew105" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203387v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-1031-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b01050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0830-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594233v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139517" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211022v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130514" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sintubin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bordas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npep.2014.04.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNQC9TST-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cobo Ortega" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002425" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corniaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03768" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173404v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Guelzim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2014.07.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fraysse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210389v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2012-02796" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651907v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Everaert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Willemsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Han" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Song" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200503X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Omezzine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT1045W1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649894v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4405" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Julienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dumas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goupille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13539-012-0071-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00057.2011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644787v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Everaert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933911000274" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00087.2010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129576v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mothe-Satney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.02.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95ZDJ0BP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.08.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDF6RTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663275v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirine Swennen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Willemsen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Careghi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509991735" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663554v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salmeron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chauvin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.06.011" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WMN0RS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129555v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0351" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129434v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.122663" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666115v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.07.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4BMHRXJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664944v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.095752" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660848v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0134-z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WN72671F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665174v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lemoine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.072660" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664413v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508159025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ain Baziz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghaoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666512v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.10.016" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJNRNQ3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658205v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buyse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2009.02.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFH6LCW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664730v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audoin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.11.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H8HLBMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659158v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fricot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667570v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derouet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-08-0055" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667416v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.09.002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSRX0XJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669069v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Tona" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Onagbesan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruggeman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657765v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2007-00205" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662989v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2007.03.001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46WH8MLP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657058v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2007.12.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FJ4B7VD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413883v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dridi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Temim" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.461" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H2KZ0CPM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660502v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1062" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668773v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Serrana" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00146.2008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666021v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.05.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7ZDL1WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661519v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.06.002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV5NV6FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.08.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFBD93JK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657750v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000602" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666153v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Requena Rodon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653890v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Relandeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107685073" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666169v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664499v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abbas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaudin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/NRR2006120" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661939v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foufelle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.06828" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413789v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cassy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Williams" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.6.1098" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658244v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Decuypere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hocking" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005107" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657679v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2005.09.009" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676058v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cureuil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kara" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sow" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0289" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673615v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-72" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678115v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barrier-Guillot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larroud&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/83.1.49" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669699v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.E. Pym" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Tomas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660400012774" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674847v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676511v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673294v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671058v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548767v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/133.2.369" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548764v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(03)00260-6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9N8DQG2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548747v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/bjn2003992" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673508v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683620v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673745v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Chagneau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688816v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Guillaumin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Peresson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685124v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692524v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900279v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alleman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peresson" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900289v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Peresson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687989v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698715v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691608v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697803v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fargeas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferchal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roffidal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guillaumin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900156v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaumin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689659v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besnard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899974v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Besnard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peresson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Michel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684545v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686408v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693277v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maaa" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702313v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709892v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bonnet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thieblot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706578v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Larbaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champredon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899723v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Cammas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Chagneau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889043v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Champredon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Debras" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715972v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711915v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899504v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Larbier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Geraert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700959v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Makarski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716042v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00004429" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FBX47QFG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724718v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aina" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136648v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272585v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299182v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226918v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228752v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227113v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227197v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791410v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789624v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265524v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tormo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640733v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736363v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607177v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607180v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607179v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607178v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605592v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons J M Jansman" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605591v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605531v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605596v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742739v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741196v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740843v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tona" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742123v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742530v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807871v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744515v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747337v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corniaux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004775v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Flamion" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749031v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810531v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748238v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748850v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758412v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754994v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Runtuwene" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debonne" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754995v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909956v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mameer Jlali" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754171v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755466v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Salmeron Salvador" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756267v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909966v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754051v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754578v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815366v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756123v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haitang" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756175v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754977v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754712v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752371v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751463v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758068v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754834v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Swennen" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751104v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751050v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751685v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753821v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750663v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750985v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755281v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756990v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756644v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754497v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haj Hattab" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753562v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilari&#241;o" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754541v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752729v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferreira" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813276v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755476v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758233v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753640v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755847v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755133v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferr&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Foufelle" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752700v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754998v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762973v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Requena" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762839v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758637v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760446v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760643v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759709v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761754v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762495v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759056v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759054v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759224v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761939v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derouet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759158v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834058v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766521v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841283v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768905v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770130v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767032v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837228v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764954v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cammas" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766406v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775322v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773976v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845405v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefaivre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775231v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846726v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774329v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772777v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773831v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sornet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780758v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782682v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227134v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728847v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pezier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728834v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265525v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604464v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607176v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607182v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rovers" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ensink" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210864v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740334v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Panheleux" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607830v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173679v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738478v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742869v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739813v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740807v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607175v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608899v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605529v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210876v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andre Geraert" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/282891.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605595v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210667v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604463v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793005v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739063v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210671v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210427v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210463v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210759.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745362v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745556v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210428v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809026v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupuy" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819419v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822438v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756384v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817075v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821788v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210872v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826574v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851526v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>