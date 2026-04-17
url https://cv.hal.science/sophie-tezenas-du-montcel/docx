--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -332,2111 +332,2111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction-powered Inference for Clinical Trials: application to linear covariate adjustment</w:t>
+                <w:t xml:space="preserve">Determining Clinical Disease Progression in Symptomatic Patients With CADASIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Dominique Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dubois</w:t>
+                <w:t xml:space="preserve">Aude Jabouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley Durrleman​</w:t>
+                <w:t xml:space="preserve">Sonia Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000210193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234959v1</w:t>
+                <w:t xml:space="preserve">hal-04848392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, mortality, and management of status epilepticus from 2012 to 2022: An 11‐year nationwide study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spastic Ataxia Composite ( SPAXCOM ): A Scale to Evaluate the Progression of Subjects with Spasticity and Ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Januel</w:t>
+                <w:t xml:space="preserve">Cécile Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+                <w:t xml:space="preserve">Charlotte Dubec‐fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nedelec</w:t>
+                <w:t xml:space="preserve">Andreas Traschütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.18627⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.70006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05276617v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive models for ataxia progression and conversion in spinocerebellar ataxia type 1 and 3</w:t>
+                <w:t xml:space="preserve">Prevalence, Severity, and Progression of Cerebellar Cognitive-Affective Syndrome in Patients With Spinocerebellar Ataxias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Hurmic</w:t>
+                <w:t xml:space="preserve">Daniel López Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Marelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan M Pulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf408⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000213980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360681v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint model with latent disease age: overcoming the need for reference time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+                <w:t xml:space="preserve">Intracerebral Hemorrhage in Patients With CADASIL: Additive Impact of the NOTCH3 R544C Variant and Hypertension?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Hao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Wen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09622802251399917⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (8), pp.2159-2166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.124.050484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364597v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Clinical Disease Progression in Symptomatic Patients With CADASIL</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Reliable Is the G41 Discharge Code for Status Epilepticus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Machado</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Calonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000210193⟩</w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e70443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.70443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848392v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracerebral Hemorrhage in Patients With CADASIL: Additive Impact of the NOTCH3 R544C Variant and Hypertension?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chih-Hao Chen</w:t>
+                <w:t xml:space="preserve">Recurrence and Mortality After a First Status Epilepticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Calonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Wen Cheng</w:t>
+                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruiting Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Guey</w:t>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.124.050484⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000213693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285765v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spastic Ataxia Composite ( SPAXCOM ): A Scale to Evaluate the Progression of Subjects with Spasticity and Ataxia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction-powered Inference for Clinical Trials: application to linear covariate adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dubec‐fleury</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Traschütz</w:t>
+                <w:t xml:space="preserve">Maylis Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Kessler</w:t>
+                <w:t xml:space="preserve">Bruno Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selina Reich</w:t>
+                <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229818v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, Severity, and Progression of Cerebellar Cognitive-Affective Syndrome in Patients With Spinocerebellar Ataxias</w:t>
+                <w:t xml:space="preserve">Predictive models for ataxia progression and conversion in spinocerebellar ataxia type 1 and 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel López Domínguez</w:t>
+                <w:t xml:space="preserve">Paulina Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Marelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan M Pulst</w:t>
+                <w:t xml:space="preserve">Hortense Hurmic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000213980⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaf408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224235v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Reliable Is the G41 Discharge Code for Status Epilepticus?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Calonge</w:t>
+                <w:t xml:space="preserve">Joint model with latent disease age: overcoming the need for reference time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gensollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Navarro</w:t>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.e70443. </w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/brb3.70443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09622802251399917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034632v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence and Mortality After a First Status Epilepticus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Incidence, mortality, and management of status epilepticus from 2012 to 2022: An 11‐year nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nedelec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 104 (12), </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000213693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.18627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281729v1</w:t>
+                <w:t xml:space="preserve">hal-05276617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARA captures disparate progression and responsiveness in spinocerebellar ataxias</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Heinzmann</w:t>
+                <w:t xml:space="preserve">CADA-PRO, a patient questionnaire measuring key cognitive, motor, emotional and behavioral Outcomes in CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Di Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jabouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12475-1⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.124.047692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607900v1</w:t>
+                <w:t xml:space="preserve">hal-04689163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CADA-PRO, a patient questionnaire measuring key cognitive, motor, emotional and behavioral Outcomes in CADASIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guey</w:t>
+                <w:t xml:space="preserve">An evaluation of treatment response and remission definitions in adult obsessive-compulsive disorder: A systematic review and individual-patient data meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo F.Q. Vattimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L.S. Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.124.047692⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.387-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689163v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of treatment response and remission definitions in adult obsessive-compulsive disorder: A systematic review and individual-patient data meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Farhat</w:t>
+                <w:t xml:space="preserve">SARA captures disparate progression and responsiveness in spinocerebellar ataxias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo F.Q. Vattimo</w:t>
+                <w:t xml:space="preserve">Tanja Schmitz-Hübsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica L.S. Levine</w:t>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Johnson</w:t>
+                <w:t xml:space="preserve">Anna Heinzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 173, pp.387-397. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2024.03.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12475-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547493v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burden of Status Epilepticus: prognosis and cost driving factors, insight from a nationwide retrospective cohort study of the French health insurance database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Care pathway heterogeneity in Amyotrophic Lateral Sclerosis: effects of gender, age and onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Gac</w:t>
+                <w:t xml:space="preserve">Marc Dibling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Chavez</w:t>
+                <w:t xml:space="preserve">François Salachas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Degremont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adèle Hesters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12589-6⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000542300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701239v1</w:t>
+                <w:t xml:space="preserve">hal-05133639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care pathway heterogeneity in Amyotrophic Lateral Sclerosis: effects of gender, age and onset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of Advanced Magnetic Resonance Imaging to Progression over Six Months in Early Spinocerebellar Ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago J.R. Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dibling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+                <w:t xml:space="preserve">Young Woo Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Salachas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Joers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000542300⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (10), pp.1856-1867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.29934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133639v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Advanced Magnetic Resonance Imaging to Progression over Six Months in Early Spinocerebellar Ataxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burden of Status Epilepticus: prognosis and cost driving factors, insight from a nationwide retrospective cohort study of the French health insurance database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Calonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago J.R. Rezende</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Petit</w:t>
+                <w:t xml:space="preserve">Mario Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Woo Park</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Adeline Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Joers</w:t>
+                <w:t xml:space="preserve">Catherine Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (10), pp.1856-1867. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.29934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12589-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766289v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Changes of Clinical, Imaging, and Fluid Biomarkers in Preataxic and Early Ataxic Spinocerebellar Ataxia Type 2 and 7 Carriers</w:t>
               </w:r>
@@ -2461,51 +2461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dubec-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2550,563 +2550,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CADA-MRIT: An MRI Inventory Tool for Evaluating Cerebral Lesions in CADASIL Across Cohorts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual perception of environmental factors that influence lower limbs spasticity in inherited spastic paraparesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu-Wen Cheng</w:t>
+                <w:t xml:space="preserve">Pauline Lallemant-Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207713⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (6), pp.101732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2023.101732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215696v1</w:t>
+                <w:t xml:space="preserve">hal-04252199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual perception of environmental factors that influence lower limbs spasticity in inherited spastic paraparesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Heinzmann</w:t>
+                <w:t xml:space="preserve">The CADA-MRIT: An MRI Inventory Tool for Evaluating Cerebral Lesions in CADASIL Across Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Hao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Charles</w:t>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Wen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (6), pp.101732. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2023.101732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252199v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Clinical and Blood Biomarker in Patients With Preataxic and Early-Stage Disease Spinocerebellar Ataxia 1 and 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Temporal Dynamics of the Scale for the Assessment and Rating of Ataxia in Spinocerebellar Ataxias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lallemant-Dudek</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Klockgether</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207088⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.29255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996914v1</w:t>
+                <w:t xml:space="preserve">hal-03831598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Dynamics of the Scale for the Assessment and Rating of Ataxia in Spinocerebellar Ataxias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Moulaire</w:t>
+                <w:t xml:space="preserve">Baseline Clinical and Blood Biomarker in Patients With Preataxic and Early-Stage Disease Spinocerebellar Ataxia 1 and 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Emmanuel Poulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Petit</w:t>
+                <w:t xml:space="preserve">Titilayo Olubajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Klockgether</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durr</w:t>
+                <w:t xml:space="preserve">Jennifer Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lallemant-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (1), pp.35-44. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.10.1212/WNL.0000000000207088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.29255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000207088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831598v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificities of Meningitis and Meningo-Encephalitis After Kidney Transplantation: A French Retrospective Cohort Study</w:t>
               </w:r>
@@ -3226,90 +3226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of sex and onset site on the disease trajectory of amyotrophic lateral sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3337,3861 +3337,3861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major interregional differences in France of COVID-19 hospitalization and mortality from January to June 2020</w:t>
+                <w:t xml:space="preserve">Trajectory Pattern of Cognitive Decline in Cerebral Autosomal Dominant Arteriopathy With Subcortical Infarcts and Leukoencephalopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Muller</w:t>
+                <w:t xml:space="preserve">Sandrine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jabouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tran Ba Loc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bruandet</w:t>
+                <w:t xml:space="preserve">Christina Rogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.08.008⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (10), pp.e1019-e1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000200805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885736v1</w:t>
+                <w:t xml:space="preserve">hal-03774149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Pattern of Cognitive Decline in Cerebral Autosomal Dominant Arteriopathy With Subcortical Infarcts and Leukoencephalopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christina Rogan</w:t>
+                <w:t xml:space="preserve">Reproductive choices and intrafamilial communication in neurogenetic diseases with different self-estimated severities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000200805⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.jmedgenet-2022-108477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2022-108477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774149v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciclosporin A in bilateral auto-immune chronic posterior uveitis associated with macular oedema: a Long-term Observational Safety and Efficacy Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munirah Alafaleq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munirah Alafaleq</w:t>
+                <w:t xml:space="preserve">Christine Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Isnard-Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye (London, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36, pp.2144--2150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety and efficacy of riluzole in spinocerebellar ataxia type 2 in France (ATRIL): a multicentre, randomised, double-blind, placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Coarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Heinzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ewenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.225 - 233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s1474-4422(21)00457-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive choices and intrafamilial communication in neurogenetic diseases with different self-estimated severities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for admission to the pediatric critical care unit among children hospitalized with COVID-19 in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Retbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Binder-Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Pierron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giulia Coarelli</w:t>
+                <w:t xml:space="preserve">Aurélie Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Héron</w:t>
+                <w:t xml:space="preserve">Amélie Bruandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.jmedgenet-2022-108477. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg-2022-108477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.975826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904126v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinically Meaningful &amp;lt;scp&amp;gt;Magnetic Resonance&amp;lt;/scp&amp;gt; Endpoints Sensitive to Preataxic Spinocerebellar Ataxia Types &amp;lt;scp&amp;gt;1&amp;lt;/scp&amp;gt; and &amp;lt;scp&amp;gt;3&amp;lt;/scp&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James M Joers</w:t>
+                <w:t xml:space="preserve">Ciclosporin A in bilateral auto-immune chronic posterior uveitis associated with macular oedema: a Long-term Observational Safety and Efficacy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munirah Alafaleq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Isnard-Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.26573⟩</w:t>
+              <w:t xml:space="preserve">Eye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (11), pp.2144-2150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41433-021-01829-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917995v1</w:t>
+                <w:t xml:space="preserve">hal-03870678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciclosporin A in bilateral auto-immune chronic posterior uveitis associated with macular oedema: a Long-term Observational Safety and Efficacy Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Isnard-Bagnis</w:t>
+                <w:t xml:space="preserve">Clinically Meaningful &amp;lt;scp&amp;gt;Magnetic Resonance&amp;lt;/scp&amp;gt; Endpoints Sensitive to Preataxic Spinocerebellar Ataxia Types &amp;lt;scp&amp;gt;1&amp;lt;/scp&amp;gt; and &amp;lt;scp&amp;gt;3&amp;lt;/scp&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayashree Chandrasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Woo Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M Joers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eye</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (11), pp.2144-2150. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41433-021-01829-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.26573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870678v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for admission to the pediatric critical care unit among children hospitalized with COVID-19 in France</w:t>
+                <w:t xml:space="preserve">Forecasting individual progression trajectories in Huntington disease enables more powered clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Prévost</w:t>
+                <w:t xml:space="preserve">Igor Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Retbi</w:t>
+                <w:t xml:space="preserve">Thomas Dighiero-Brecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Binder-Foucard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bruandet</w:t>
+                <w:t xml:space="preserve">Allan J Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J Tabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael I Scahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.975826⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18848-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774138v1</w:t>
+                <w:t xml:space="preserve">hal-03877293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting individual progression trajectories in Huntington disease enables more powered clinical trials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachael I Scahill</w:t>
+                <w:t xml:space="preserve">Ciclosporin A in bilateral auto-immune chronic posterior uveitis associated with macular oedema: a Long-term Observational Safety and Efficacy Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munirah Alafaleq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Isnard-Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eye (London, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.2144--2150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877293v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciclosporin A in bilateral auto-immune chronic posterior uveitis associated with macular oedema: a Long-term Observational Safety and Efficacy Study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Isnard-Bagnis</w:t>
+                <w:t xml:space="preserve">Evolution of disability in spinocerebellar ataxias type 1, 2, 3, and 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Schaprian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Beyersmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eye (London, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.286-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024775v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of disability in spinocerebellar ataxias type 1, 2, 3, and 6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major interregional differences in France of COVID-19 hospitalization and mortality from January to June 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Schaprian</w:t>
+                <w:t xml:space="preserve">Joris Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Beyersmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Pierre Tran Ba Loc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Schmid</w:t>
+                <w:t xml:space="preserve">Florence Binder Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bruandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (3), pp.286-295. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.265-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.51515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650950v1</w:t>
+                <w:t xml:space="preserve">hal-03885736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informing about Genetic Risk in Families with Huntington Disease: Comparison of Attitudes across Two Decades</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short and Mid Term Outcomes of Cryopreserved Abdominal Aortic Allografts Used as a Substitute for Infected Prosthetic Grafts in 200 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hennessy</w:t>
+                <w:t xml:space="preserve">Thibault Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Heinzmann</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41431-020-00776-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (1), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2021.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879090v1</w:t>
+                <w:t xml:space="preserve">hal-03854456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of age on survival in radioiodine refractory differentiated thyroid cancer patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of &amp;lt;scp&amp;gt; SARA &amp;lt;sup&amp;gt;home&amp;lt;/sup&amp;gt; &amp;lt;/scp&amp;gt; , a New Video‐Based Tool for the Assessment of Ataxia at Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chereau</w:t>
+                <w:t xml:space="preserve">Marcus Grobe‐einsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Leenhardt</w:t>
+                <w:t xml:space="preserve">Arian Taheri Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Schaprian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 184 (5), pp.667-676. </w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.1242 - 1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/EJE-20-1073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mds.28478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870834v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and Mid Term Outcomes of Cryopreserved Abdominal Aortic Allografts Used as a Substitute for Infected Prosthetic Grafts in 200 Patients</w:t>
+                <w:t xml:space="preserve">Risk factors of mortality among patients hospitalised with COVID-19 in a critical care or hospital care unit: analysis of the French national medicoadministrative database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Couture</w:t>
+                <w:t xml:space="preserve">Eric Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gaudric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Amelie Bruandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Jayet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorian Verscheure</w:t>
+                <w:t xml:space="preserve">Xavier Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Binder-Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2021.02.036⟩</w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.e001002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjresp-2021-001002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854456v1</w:t>
+                <w:t xml:space="preserve">hal-03420576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of &amp;lt;scp&amp;gt; SARA &amp;lt;sup&amp;gt;home&amp;lt;/sup&amp;gt; &amp;lt;/scp&amp;gt; , a New Video‐Based Tool for the Assessment of Ataxia at Home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk Score of Neck Hematoma: How to Select Patients for Ambulatory Thyroid Surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Grobe‐einsler</w:t>
+                <w:t xml:space="preserve">Gaelle Godiris-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arian Taheri Amin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heike Jacobi</w:t>
+                <w:t xml:space="preserve">Severine Noullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Di Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.28478⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.515-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00268-020-05840-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863347v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors of mortality among patients hospitalised with COVID-19 in a critical care or hospital care unit: analysis of the French national medicoadministrative database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reliable and Rapid Language Tool for the Diagnosis, Classification, and Follow-Up of Primary Progressive Aphasia Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Bruandet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Borde</w:t>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Binder-Foucard</w:t>
+                <w:t xml:space="preserve">Yasmina Michel Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Flamand Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjresp-2021-001002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.571657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420576v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable and Rapid Language Tool for the Diagnosis, Classification, and Follow-Up of Primary Progressive Aphasia Variants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence and incidence of postpartum depression and environmental factors: the IGEDEPP cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+                <w:t xml:space="preserve">Sarah Tebeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ferrieux</w:t>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix De Premorel Higgons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Benachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dommergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.571657⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.366-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2021.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096896v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Score of Neck Hematoma: How to Select Patients for Ambulatory Thyroid Surgery?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Impact of age on survival in radioiodine refractory differentiated thyroid cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Saïe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00268-020-05840-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (5), pp.667-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-20-1073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870841v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and incidence of postpartum depression and environmental factors: the IGEDEPP cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Benachi</w:t>
+                <w:t xml:space="preserve">Informing about Genetic Risk in Families with Huntington Disease: Comparison of Attitudes across Two Decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dommergues</w:t>
+                <w:t xml:space="preserve">Juliette Hennessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Heinzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 138, pp.366-374. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.672--679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2021.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-00776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854480v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of most common spinocerebellar ataxia: a systematic review and meta-analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the Cognitive Trajectory in CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jabouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Rogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-09815-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (1), pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-200310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863391v1</w:t>
+                <w:t xml:space="preserve">hal-02954592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of Individuals at Risk for Spinocerebellar Ataxia Types 1, 2, 3, and 6 to Manifest Ataxia (RISCA): A Longitudinal Cohort Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Psychosocial Impact of Predictive Genetic Testing in Hereditary Heart Diseases: The PREDICT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Romanzetti</w:t>
+                <w:t xml:space="preserve">Carole Maupain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Harmuth</w:t>
+                <w:t xml:space="preserve">Estelle Gandjbakhch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Mariotti</w:t>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (9), pp.738--747. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(20)30235-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm9051365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888155v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Cognitive Trajectory in CADASIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christina Rogan</w:t>
+                <w:t xml:space="preserve">Exome Sequencing Reveals Signal Transduction Genes Involved in Impulse Control Disorders in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Prud'Hon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bekadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rastetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cormier-Dequaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-200310⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.00641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954592v1</w:t>
+                <w:t xml:space="preserve">hal-02935439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exome Sequencing Reveals Signal Transduction Genes Involved in Impulse Control Disorders in Parkinson's Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychogeriatric Inventory of Disconcerting Symptoms and Syndromes (PGI-DSS): validity and reliability of a new brief scale compared to the Neuropsychiatric Inventory for Nursing Homes (NPI-NH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.00641⟩</w:t>
+              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (9), pp.1085-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1041610220000496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935439v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychogeriatric Inventory of Disconcerting Symptoms and Syndromes (PGI-DSS): validity and reliability of a new brief scale compared to the Neuropsychiatric Inventory for Nursing Homes (NPI-NH)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Papin</w:t>
+                <w:t xml:space="preserve">Natural history of most common spinocerebellar ataxia: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Klockgether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1041610220000496⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 268, pp.2749 - 2756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-09815-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978319v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial Impact of Predictive Genetic Testing in Hereditary Heart Diseases: The PREDICT Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Brice</w:t>
+                <w:t xml:space="preserve">Conversion of Individuals at Risk for Spinocerebellar Ataxia Types 1, 2, 3, and 6 to Manifest Ataxia (RISCA): A Longitudinal Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Maupain</w:t>
+                <w:t xml:space="preserve">Sandro Romanzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gandjbakhch</w:t>
+                <w:t xml:space="preserve">Florian Harmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+                <w:t xml:space="preserve">Caterina Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), pp.1365. </w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (9), pp.738--747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9051365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(20)30235-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882035v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of paraplegin drives spasticity rather than ataxia in a cohort of 241 patients with SPG7</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed Doppler fetal atrioventricular interval measurement: Assessment of a new image scoring method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Schüle</w:t>
+                <w:t xml:space="preserve">Adélie Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart P.C. van de Warrenburg</w:t>
+                <w:t xml:space="preserve">Laurence Gitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter de Jonghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Ewenczyk</w:t>
+                <w:t xml:space="preserve">Francine Proulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000007606⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.121 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171988v1</w:t>
+                <w:t xml:space="preserve">hal-03486584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Doppler fetal atrioventricular interval measurement: Assessment of a new image scoring method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adélie Michau</w:t>
+                <w:t xml:space="preserve">Loss of paraplegin drives spasticity rather than ataxia in a cohort of 241 patients with SPG7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gitz</w:t>
+                <w:t xml:space="preserve">Rebecca Schüle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Proulx</w:t>
+                <w:t xml:space="preserve">Bart P.C. van de Warrenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Besse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Peter de Jonghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ewenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48, pp.121 - 127. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (23), pp.e2679-e2690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000007606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486584v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Survival With Long-Term Disease Progression in Most Common Spinocerebellar Ataxia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Access to the waiting list and to kidney transplantation for people living with HIV: a national registry study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arron Cook</w:t>
+                <w:t xml:space="preserve">Jérôme Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Giunti</w:t>
+                <w:t xml:space="preserve">Marguerite Guiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael H. Parkinson</w:t>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOVEMENT DISORDERS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.27739⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.3345-3355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.15500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894262v1</w:t>
+                <w:t xml:space="preserve">hal-02289332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to the waiting list and to kidney transplantation for people living with HIV: a national registry study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Guiguet</w:t>
+                <w:t xml:space="preserve">Prediction of Survival With Long-Term Disease Progression in Most Common Spinocerebellar Ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+                <w:t xml:space="preserve">Arron Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Grabar</w:t>
+                <w:t xml:space="preserve">Paola Giunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lièvre</w:t>
+                <w:t xml:space="preserve">Michael H. Parkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (12), pp.3345-3355. </w:t>
+              <w:t xml:space="preserve">MOVEMENT DISORDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (8), pp.1220--1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.15500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mds.27739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289332v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of anterior pallidal deep brain stimulation for tourette's syndrome</w:t>
               </w:r>
@@ -7707,2698 +7707,2698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLIXIMAB and ADALIMUMAB in Uveitic Macular Edema</w:t>
+                <w:t xml:space="preserve">Effects of L-Carnitine on Mineral Metabolism in the Multicentre, Randomized, Double Blind, Placebo-Controlled CARNIDIAL Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lejoyeux</w:t>
+                <w:t xml:space="preserve">Lucile Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Diwo</w:t>
+                <w:t xml:space="preserve">Michel B. Chonchol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vallet</w:t>
+                <w:t xml:space="preserve">Alain Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Saadoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Hélène Depreneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocular Immunology and Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09273948.2018.1498110⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (5), pp.349--356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000494338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970126v1</w:t>
+                <w:t xml:space="preserve">hal-03846548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedreich and dominant ataxias: quantitative differences in cerebellar dysfunction measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimorbidity Is Associated with Preclinical Alzheimer’s Disease Neuroimaging Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Tanguy Melac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caterina Mariotti</w:t>
+                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Filipovic Pierucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Giunti</w:t>
+                <w:t xml:space="preserve">Marcel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Arpa</w:t>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2017-316964⟩</w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (5-6), pp.272-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000489007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854407v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical internal iliac artery preservation associated with endovascular repair of infrarenal aortoiliac aneurysms to avoid buttock claudication and distal type I endoleaks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INFLIXIMAB and ADALIMUMAB in Uveitic Macular Edema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Derycke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Couture</w:t>
+                <w:t xml:space="preserve">R. Lejoyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diwo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2018.03.416⟩</w:t>
+              <w:t xml:space="preserve">Ocular Immunology and Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (7), pp.991-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09273948.2018.1498110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093948v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of L-Carnitine on Mineral Metabolism in the Multicentre, Randomized, Double Blind, Placebo-Controlled CARNIDIAL Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Depreneuf</w:t>
+                <w:t xml:space="preserve">Spastic paraplegia due to SPAST mutations is modified by the underlying mutation and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Banneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000494338⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (12), pp.3331-3342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awy285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846548v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimorbidity Is Associated with Preclinical Alzheimer’s Disease Neuroimaging Biomarkers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">Overall survival in spinocerebellar ataxia types 1, 2, 3, and 6: a longitudinal cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arron Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+                <w:t xml:space="preserve">Robyn Labrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (5-6), pp.272-281. </w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.327-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000489007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30042-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958870v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLIXIMAB and ADALIMUMAB in Uveitic Macular Edema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lejoyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diwo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocular Immunology and Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (7), pp.991-996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09273948.2018.1498110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899012v1</w:t>
+                <w:t xml:space="preserve">hal-03970126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall survival in spinocerebellar ataxia types 1, 2, 3, and 6: a longitudinal cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arron Cook</w:t>
+                <w:t xml:space="preserve">Surgical internal iliac artery preservation associated with endovascular repair of infrarenal aortoiliac aneurysms to avoid buttock claudication and distal type I endoleaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robyn Labrum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durr</w:t>
+                <w:t xml:space="preserve">Philippe Tresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30042-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (6), pp.1736-1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2018.03.416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854540v1</w:t>
+                <w:t xml:space="preserve">hal-02093948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spastic paraplegia due to SPAST mutations is modified by the underlying mutation and sex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friedreich and dominant ataxias: quantitative differences in cerebellar dysfunction measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Barbier</w:t>
+                <w:t xml:space="preserve">Audrey Tanguy Melac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Banneau</w:t>
+                <w:t xml:space="preserve">Antoine Filipovic Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Giunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
+                <w:t xml:space="preserve">Javier Arpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141 (12), pp.3331-3342. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (6), pp.559-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awy285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2017-316964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374565v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology update for hepatitis C virus and hepatitis B virus in end-stage renal disease in France.</w:t>
+                <w:t xml:space="preserve">Clinical and Genetic Characteristics of Sporadic Adult-Onset Degenerative Ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Isnard Bagnis</w:t>
+                <w:t xml:space="preserve">Ilaria Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Harmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Brigitte Paap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bowens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Deray</w:t>
+                <w:t xml:space="preserve">Stefan Vielhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver international : official journal of the International Association for the Study of the Liver</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (10), pp.1043--1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000004311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027612v1</w:t>
+                <w:t xml:space="preserve">hal-03888710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling psychosocial maladjustment in Parkinson’s disease patients following subthalamic deep-brain stimulation: A randomised clinical trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Lean Mass and Bone Density on Glomerular Filtration Rate Estimation in People Living with HIV/AIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Isnard Bagnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Flores Alves dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Laurence Pieroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcella Gargiulo</w:t>
+                <w:t xml:space="preserve">Rachida Inaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Behar</w:t>
+                <w:t xml:space="preserve">Philippe Maksud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Montel</w:t>
+                <w:t xml:space="preserve">Stéphanie Lallauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0174512. </w:t>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0186410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509828v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Multiple Sclerosis Progression in North Africans: Both Genetics and Environment Matter</w:t>
+                <w:t xml:space="preserve">Characterization of Skull Base Lesions Using Pseudo-Continuous Arterial Spin Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Sidhom</w:t>
+                <w:t xml:space="preserve">Bert Geerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Maillart</w:t>
+                <w:t xml:space="preserve">Nicolas Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Kacem</w:t>
+                <w:t xml:space="preserve">Bruno Law-Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lubetzki</w:t>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (13), pp.1218--1225. </w:t>
+              <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00062-017-0623-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863425v1</w:t>
+                <w:t xml:space="preserve">hal-01966089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Genetic Characteristics of Sporadic Adult-Onset Degenerative Ataxia</w:t>
+                <w:t xml:space="preserve">Low cancer prevalence in polyglutamine expansion diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Giordano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Heike Jacobi</w:t>
+                <w:t xml:space="preserve">Morgane Sonia Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Paap</w:t>
+                <w:t xml:space="preserve">Daisy Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Vielhaber</w:t>
+                <w:t xml:space="preserve">Fabienne Calvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 89 (10), pp.1043--1049. </w:t>
+              <w:t xml:space="preserve">, 2017, 88 (12), pp.1114-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000004311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888710v1</w:t>
+                <w:t xml:space="preserve">hal-03413262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lean Mass and Bone Density on Glomerular Filtration Rate Estimation in People Living with HIV/AIDS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Epidemiology Update for Hepatitis C Virus and Hepatitis B Virus in End-Stage Renal Disease in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Isnard Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pieroni</w:t>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Inaoui</w:t>
+                <w:t xml:space="preserve">Marc Bowens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maksud</w:t>
+                <w:t xml:space="preserve">Ayman Sarraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lallauret</w:t>
+                <w:t xml:space="preserve">Gilbert Deray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0186410. </w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.820--826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/liv.13367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886719v1</w:t>
+                <w:t xml:space="preserve">hal-03846529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Skull Base Lesions Using Pseudo-Continuous Arterial Spin Labeling</w:t>
+                <w:t xml:space="preserve">Disease activity trajectories in early axial spondyloarthritis: results from the DESIR cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Geerts</w:t>
+                <w:t xml:space="preserve">Anna Moltó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leclercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Law-Ye</w:t>
+                <w:t xml:space="preserve">Maxime Dougados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (6), pp.1036-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00062-017-0623-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-209785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966089v1</w:t>
+                <w:t xml:space="preserve">hal-02050776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and Safety of Fingolimod in Daily Practice: Experience of an Academic MS French Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lubetzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fneur.2017.00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease activity trajectories in early axial spondyloarthritis: results from the DESIR cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Moltó</w:t>
+                <w:t xml:space="preserve">A liminal stage after predictive testing for Huntington disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vanier</w:t>
+                <w:t xml:space="preserve">Marie France Jutras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Herson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-209785⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54, pp.544-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2016-104199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050776v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cancer prevalence in polyglutamine expansion diseases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Body Mass Index Decline Is Related to Spinocerebellar Ataxia Disease Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhassane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Calvas</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Schmitz-Hübsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arron Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Labrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003725⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (5), pp.689--697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mdc3.12522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413262v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology Update for Hepatitis C Virus and Hepatitis B Virus in End-Stage Renal Disease in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Deray</w:t>
+                <w:t xml:space="preserve">Tackling psychosocial maladjustment in Parkinson’s disease patients following subthalamic deep-brain stimulation: A randomised clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Flores Alves dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/liv.13367⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0174512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846529v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Mass Index Decline Is Related to Spinocerebellar Ataxia Disease Progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robyn Labrum</w:t>
+                <w:t xml:space="preserve">Epidemiology update for hepatitis C virus and hepatitis B virus in end-stage renal disease in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Isnard Bagnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bowens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Sarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Deray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Liver international : official journal of the International Association for the Study of the Liver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37, pp.820--826</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888701v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A liminal stage after predictive testing for Huntington disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcela Gargiulo</w:t>
+                <w:t xml:space="preserve">Fast Multiple Sclerosis Progression in North Africans: Both Genetics and Environment Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Sidhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Cazeneuve</w:t>
+                <w:t xml:space="preserve">Imen Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lubetzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 54, pp.544-549. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (13), pp.1218--1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2016-104199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779099v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current practice and access to prostate MR imaging in France</w:t>
               </w:r>
@@ -10518,64 +10518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAG repeat size in Huntingtin alleles is associated with cancer prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sonia Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Golmard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10946,77 +10946,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Marelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (2), pp.202-207. </w:t>
@@ -11054,51 +11054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Role of Huntingtin in Breast Cancer Metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sonia Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11316,4813 +11316,4804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkin depletion delays motor decline dose-dependently without overtly affecting neuropathology in alpha-synuclein transgenic mice.</w:t>
+                <w:t xml:space="preserve">The Huntington disease protein accelerates breast tumour development and metastasis through ErbB2/HER2 signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Fournier</w:t>
+                <w:t xml:space="preserve">Cristovao Moreira Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Roux</w:t>
+                <w:t xml:space="preserve">John Russel Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sonia Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Garrigue</w:t>
+                <w:t xml:space="preserve">David Gentien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Muriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Blanche</w:t>
+                <w:t xml:space="preserve">Pierre de La Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2202-14-135⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.309-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/emmm.201201546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00903905v1</w:t>
+                <w:t xml:space="preserve">hal-01549113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Huntington disease protein accelerates breast tumour development and metastasis through ErbB2/HER2 signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sonia Thion</w:t>
+                <w:t xml:space="preserve">Parkin depletion delays motor decline dose-dependently without overtly affecting neuropathology in alpha-synuclein transgenic mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristovão Moreira Sousa</w:t>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Russel Mcguire</w:t>
+                <w:t xml:space="preserve">Jérôme Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gentien</w:t>
+                <w:t xml:space="preserve">Marie-Paule Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de La Grange</w:t>
+                <w:t xml:space="preserve">Paul Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (2), pp.309-325. </w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/emmm.201201546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-14-135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413278v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00903905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Huntington disease protein accelerates breast tumour development and metastasis through ErbB2/HER2 signalling</w:t>
+                <w:t xml:space="preserve">Modifier locus of the skeletal muscle involvement in Emery–Dreifuss muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristovao Moreira Sousa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre de La Grange</w:t>
+                <w:t xml:space="preserve">B. Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Drouin-Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pedergnana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/emmm.201201546⟩</w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (2), pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00439-010-0909-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549113v1</w:t>
+                <w:t xml:space="preserve">hal-03691751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal ganglia dysfunction in OCD: subthalamic neuronal activity correlates with symptoms severity and predicts high-frequency stimulation efficacy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/tp.2011.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00741461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifier locus of the skeletal muscle involvement in Emery–Dreifuss muscular dystrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gagnon</w:t>
+                <w:t xml:space="preserve">A video Clinical Global Impression (CGI) in obsessive compulsive disorder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bourredjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pelissolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Rotge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Machefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (1), pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2010.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00439-010-0909-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03691751v1</w:t>
+                <w:t xml:space="preserve">hal-01372124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A video Clinical Global Impression (CGI) in obsessive compulsive disorder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bourredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pelissolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rotge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nematollah Jaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Machefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 186 (1), pp.117-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2010.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A video Clinical Global Impression (CGI) in obsessive compulsive disorder.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decrease of prefrontal metabolism after subthalamic stimulation in obsessive-compulsive disorder: a positron emission tomography study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Machefaux</w:t>
+                <w:t xml:space="preserve">Florence Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2010.06.021⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68 (11), pp.1016-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2010.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372124v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00667511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of prefrontal metabolism after subthalamic stimulation in obsessive-compulsive disorder: a positron emission tomography study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">A multitracer dopaminergic PET study of young-onset parkinsonian patients with and without parkin gene mutations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-João Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebba Lohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (8), pp.1244-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.109.063529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2010.06.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00667511v1</w:t>
+                <w:t xml:space="preserve">inserm-00529647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multitracer dopaminergic PET study of young-onset parkinsonian patients with and without parkin gene mutations.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lesage</w:t>
+                <w:t xml:space="preserve">Subthalamic nucleus stimulation in severe obsessive-compulsive disorder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Polosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nematollah Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.109.063529⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 359 (20), pp.2121-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa0708514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00529647v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subthalamic nucleus stimulation in severe obsessive-compulsive disorder.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of vertical components of gait during initiation of walking in normal adults and patients with progressive supranuclear palsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa0708514⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (3), pp.393-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2006.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805440v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of vertical components of gait during initiation of walking in normal adults and patients with progressive supranuclear palsy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bloch</w:t>
+                <w:t xml:space="preserve">Reliability of the Burke-Fahn-Marsden scale in a multicenter trial for dystonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krystkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (5), pp.685-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.21392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2006.10.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00584559v1</w:t>
+                <w:t xml:space="preserve">inserm-00382741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of the Burke-Fahn-Marsden scale in a multicenter trial for dystonia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lagrange</w:t>
+                <w:t xml:space="preserve">Epsilon sarcoglycan mutations and phenotype in French patients with myoclonic syndromes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidailhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Damier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.394-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.2005.036780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.21392⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00382741v1</w:t>
+                <w:t xml:space="preserve">hal-00085524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epsilon sarcoglycan mutations and phenotype in French patients with myoclonic syndromes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Damier</w:t>
+                <w:t xml:space="preserve">Validation of the reshaped shared epitope HLA-DRB1 classification in rheumatoid arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg.2005.036780⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.R79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar1949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085524v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00080406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the reshaped shared epitope HLA-DRB1 classification in rheumatoid arthritis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Classification of HLA-DRB1 Alleles Supports the Shared Epitope Hypothesis of Rheumatoid Arthritis Susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/ar1949⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (4), pp.1063--1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.20989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00080406v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral deep-brain stimulation of the globus pallidus in primary generalized dystonia.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disorganized somatotopy in the putamen of patients with focal hand dystonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
+                <w:t xml:space="preserve">C. Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krainik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tézenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa042187⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (8), pp.1391-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/01.WNL.0000158424.01299.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00388474v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Classification of HLA-DRB1 Alleles Supports the Shared Epitope Hypothesis of Rheumatoid Arthritis Susceptibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lemaire</w:t>
+                <w:t xml:space="preserve">Bilateral deep-brain stimulation of the globus pallidus in primary generalized dystonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vidailhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krystkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.20989⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 352 (5), pp.459-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa042187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084369v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00388474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorganized somatotopy in the putamen of patients with focal hand dystonia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Meunier</w:t>
+                <w:t xml:space="preserve">In vivo protein markers of human peritoneal mesothelial cells: do they differ according to their anatomical sites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Kontula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European journal of surgery. Supplement. : = Acta chirurgica. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 588, pp.40-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272270v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot, hand, face and eye representation in the human striatum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (2), pp.162-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/13.2.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo protein markers of human peritoneal mesothelial cells: do they differ according to their anatomical sites?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Arteriovenous brain malformations: is functional MR imaging reliable for studying language reorganization in patients? Initial observations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Sourour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Vlaicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European journal of surgery. Supplement. : = Acta chirurgica. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 588, pp.40-5</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 223 (3), pp.672-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029536v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arteriovenous brain malformations: is functional MR imaging reliable for studying language reorganization in patients? Initial observations.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human brain mapping in dystonia reveals both endophenotypic traits and adaptive reorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Vlaicu</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Meunier</w:t>
+                <w:t xml:space="preserve">Antoine Ducorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Garnero</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leonor Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 50, pp.521-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care pathway heterogeneity in Amyotrophic Sclerosis: Effects of gender, age and onset</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude extensive des intervalles de confiance en imagerie médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Reinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole H Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 2025 - 45th Annual Conference of the International Society for Clinical Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Thessalonique, Grèce</w:t>
+              <w:t xml:space="preserve">IABM 2026 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285054v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Disease Progression Model accounting for covariates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Casimiro</w:t>
+                <w:t xml:space="preserve">Prediction powered inference for trials with survival outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jedynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296137v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction powered inference for trials with survival outcomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jedynak</w:t>
+                <w:t xml:space="preserve">Characterizing Medication Timelines in Huntington’s Disease: A Cluster-Based Analysis of Treatment Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dibling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234035v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Medication Timelines in Huntington’s Disease: A Cluster-Based Analysis of Treatment Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Comparaison des Parcours de Soins entre Patients et Population Générale à partir du SNDS : Application à la Maladie de Huntington</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dibling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès ÉMOIS 2025 - le congrès de l’information médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nancy, France. pp.202833, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285083v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des Parcours de Soins entre Patients et Population Générale à partir du SNDS : Application à la Maladie de Huntington</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Dürr</w:t>
+                <w:t xml:space="preserve">Modelling for Principal Stratification: Analyzing Stroke Events in CADASIL Patients Across NOTCH3 Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Aguilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ÉMOIS 2025 - le congrès de l’information médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285066v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling for Principal Stratification: Analyzing Stroke Events in CADASIL Patients Across NOTCH3 Variant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Aguilhon</w:t>
+                <w:t xml:space="preserve">A mixture model for subtype identification: Application to CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglayan Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gensollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+              <w:t xml:space="preserve">ISCB 46 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285233v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture model for subtype identification: Application to CADASIL</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Some hidden traps of confidence intervals in medical image segmentation: coverage issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Reinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole H Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 46 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">BRIDGE 2025 - MICCAI Workshop Bridging Regulatory Science and Medical Imaging Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266776v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some hidden traps of confidence intervals in medical image segmentation: coverage issues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO4.3 - Comparaison des parcours de soins entre patients et population générale à partir du SNDS - Application à la Maladie de Huntington</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dibling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRIDGE 2025 - MICCAI Workshop Bridging Regulatory Science and Medical Imaging Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPICLIN 2025 - 19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.203005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240740v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO4.3 - Comparaison des parcours de soins entre patients et population générale à partir du SNDS - Application à la Maladie de Huntington</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Dürr</w:t>
+                <w:t xml:space="preserve">Identification supervisée et non supervisée de sous-groupes à l'aide d'un modèle de progression des maladies (Leaspy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Casimiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2025 - 19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDS 2025 - 56ièmes Journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285073v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification supervisée et non supervisée de sous-groupes à l'aide d'un modèle de progression des maladies (Leaspy)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Care pathway heterogeneity in Amyotrophic Sclerosis: Effects of gender, age and onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dibling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salachas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Hesters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2025 - 56ièmes Journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISCB 2025 - 45th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266758v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation d'un modéle de progression multivarié (Leaspy) pour l' étude de l'évolution et l'identification de sous-groupes sur la maladie de CADASIL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Implementation of a Disease Progression Model accounting for covariates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Casimiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2024 - 55ièmes Journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749745v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve statistical power in a trial with SCA2 patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation d'un modéle de progression multivarié (Leaspy) pour l' étude de l'évolution et l'identification de sous-groupes sur la maladie de CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chabriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Biostatistiques 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">JDS 2024 - 55ièmes Journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234917v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P20 - Hétérogénéité des parcours de soins des patients atteints de sclérose latérale amyotrophique (SLA) à partir du registre PMSI</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to improve statistical power in a trial with SCA2 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Di Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ÉMOIS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de Biostatistiques 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285025v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO3.2 - Hétérogénéité des parcours de soins des patients atteints de la Sclérose latérale amyotrophique (SLA) à partir du registre PMSI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">P20 - Hétérogénéité des parcours de soins des patients atteints de sclérose latérale amyotrophique (SLA) à partir du registre PMSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dibling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salachas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Hesters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2024 - 18ème Conférence francophone d’Épidémiologie Clinique, 31èmes journées des statisticiens des centres de lutte contre le cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202408⟩</w:t>
+              <w:t xml:space="preserve">Congrès ÉMOIS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285041v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve statistical power in a trial with SCA2 patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO3.2 - Hétérogénéité des parcours de soins des patients atteints de la Sclérose latérale amyotrophique (SLA) à partir du registre PMSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dibling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salachas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Hesters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2024 - International Congress for Ataxia Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPICLIN 2024 - 18ème Conférence francophone d’Épidémiologie Clinique, 31èmes journées des statisticiens des centres de lutte contre le cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Dijon, France. pp.202408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234025v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint model with latent disease age Overcoming the need for reference time</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to improve statistical power in a trial with SCA2 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Di Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Biostatistique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G.D.R. "Statistique et Santé"; Société française de biométrie; Groupe "Biopharmacie et Santé" de la Société française de statistiques, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICAR 2024 - International Congress for Ataxia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403927v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joint model with latent disease age Overcoming the need for reference time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Biostatistique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G.D.R. "Statistique et Santé"; Société française de biométrie; Groupe "Biopharmacie et Santé" de la Société française de statistiques, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sensory and corticospinal signs before ataxia onset in SCA1 and SCA3: the READISCA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titi Olubajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Faber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lallemant-Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2022 - International Congress for Ataxia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Dallas (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16132,186 +16123,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariate disease progression model for identifying subtypes in CADASIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chabriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB 45 - 45th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve statistical power in a trial with SCA2 patients using natural history data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16330,595 +16321,595 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2024 - International Congress for Ataxia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal and survival joint prediction: time reparameterization in amyotrophic lateral sclerosis context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB 2023 - 44th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariate bayesian mixed-effect model (Leaspy) to analyze the trajectory of cognitive decline in CADASIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chabriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and spinal/bulbar onset interaction on ALS progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENCALS 2022 - European Network to Cure ALS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of the Scale for the Assessment and Rating of Ataxia in autosomal cerebellar ataxias patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Klockgether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuo Ashisawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress for Ataxia Research 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and spinal/bulbar onset interaction on ALS progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB 2022 - 43rd Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16928,165 +16919,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance uncertainty in medical image analysis: a large-scale investigation of confidence intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Reinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole H Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId603"/>
+      <w:footerReference w:type="default" r:id="rId602"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17154,51 +17145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AB4649C"/>
+    <w:nsid w:val="B0BBA95F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17385,51 +17376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-tezenas-du-montcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2866-4330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256276617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6207-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Beaubois-Gandoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Coarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05276617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Guinebretiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18627" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Cunha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Hurmic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf408" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251399917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kaisaridi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jabouley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Machado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000210193" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hao Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiting Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.050484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Di Folco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec&#8208;fleury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Trasch&#252;tz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Reich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#243;pez Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M Pulst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000213980" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70443" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05281729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Gac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213693" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04607900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schmitz-H&#252;bsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jacobi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Heinzmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12475-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.047692" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Ramakrishnan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Farhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo F.Q. Vattimo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L.S. Levine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Johnson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.03.044" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04701239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chavez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12589-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dibling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salachas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hesters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago J.R. Rezende" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Woo Park" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Joers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29934" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec-Fleury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000209749" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207713" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lallemant-Dudek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Parodi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Charles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101732" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titilayo Olubajo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Faber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831598v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klockgether" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29255" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Tamzali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonduelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garandeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.10765" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pradat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11932-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Ba Loc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binder Foucard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Borde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bruandet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.08.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rogan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000200805" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Alafaleq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Freund" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Penet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fardeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard-Bagnis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ewenczyk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(21)00457-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2022-108477" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03917995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Chandrasekaran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Joers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26573" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870678v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41433-021-01829-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Retbi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binder-Foucard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.975826" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dighiero-Brecht" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J Tobin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Tabrizi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael I Scahill" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18848-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Schaprian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beyersmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51515" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hennessy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00776-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03870834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Sa&#239;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chereau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-1073" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854456v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Couture" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jayet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verscheure" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2021.02.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Grobe&#8208;einsler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Taheri Amin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28478" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouattara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bruandet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lenne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2021-001002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Michel Saade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Flamand Roze" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferrieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.571657" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03870841v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Godiris-Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Noullet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Di Maria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05840-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854480v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tebeka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Premorel Higgons" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dommergues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2021.04.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Diallo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-09815-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888155v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Romanzetti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harmuth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mariotti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(20)30235-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02954592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200310" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Prud'Hon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gu&#233;gan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cormier-Dequaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00641" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02978319v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monfort" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lezy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Papin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610220000496" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02882035v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bordet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maupain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051365" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171988v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sch&#252;le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart P.C. van de Warrenburg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Jonghe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000007606" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486584v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Michau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gitz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Proulx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Besse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.10.022" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894262v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arron Cook" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Giunti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Parkinson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27739" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289332v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Guiguet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grabar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Li&#232;vre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15500" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872729v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Houeto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27645" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171085v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mallet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Clair" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.04.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Trinkler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salgues" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Monin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHD-180315" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Metcalfe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Jones" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Mayer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gage" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Oyebode" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5154" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03970126v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lejoyeux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diwo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vallet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saadoun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2018.1498110" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854407v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy Melac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Filipovic Pierucci" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2017-316964" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093948v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Derycke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2018.03.416" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846548v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mercadal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B. Chonchol" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debure" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Depreneuf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494338" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958870v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mendes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Levy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03899012v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854540v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Labrum" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30042-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374565v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fenu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Banneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy285" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard Bagnis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bowens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sarraj" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Deray" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509828v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Flores Alves dos Santos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Gargiulo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Behar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174512" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863425v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sidhom" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kacem" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lubetzki" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003762" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888710v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Giordano" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Paap" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vielhaber" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000004311" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03886719v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pieroni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Inaoui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maksud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lallauret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186410" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966089v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Geerts" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclercq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Law-Ye" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-017-0623-7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528611v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2017.00183" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050776v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molt&#243;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-209785" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413262v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sonia Thion" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Rinaldi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Calvas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003725" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846529v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13367" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888701v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.12522" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779099v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Jutras" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cazeneuve" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2016-104199" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428880v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Renard-Penna" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Borgogno" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.06.010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413269v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Golmard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barjhoux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.13" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688297v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Itoh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berthet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fressart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denjoy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maugenre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.257" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230834v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pino Alonso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cuadras" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Gabri&#235;ls" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaan Denys" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Goodman" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133591" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688294v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazeneuve" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.156" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413274v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcguire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Sousa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fuhrmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fitamant" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djv208" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688293v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bauer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla P Figueroa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaeko Ichikawa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu174" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903905v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fournier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garrigue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Muriel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-135" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413278v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristov&#227;o Moreira Sousa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russel Mcguire" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gentien" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201201546" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549113v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Moreira Sousa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741461v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691751v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granger" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gueneau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin-Garraud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-010-0909-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPKRWZTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133900v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rotge" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Machefaux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2010.06.021" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PXSMJTL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372124v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourredjem" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pelissolo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rotge" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jaafari" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Machefaux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667511v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Jeune" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc V&#233;rin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N'Diaye" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2010.06.033" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFVTKQ8C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00529647v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jo&#227;o Ribeiro" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Lohmann" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.109.063529" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805440v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baup" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa0708514" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584559v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torny" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.10.005" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK3TKR0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382741v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krystkowiak" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagrange" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.21392" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF9RT776-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085524v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidailhet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roze" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2005.036780" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080406v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Michou" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1949" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388474v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa042187" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084369v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Osorio" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20989" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272270v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmaire" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krainik" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerardin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.WNL.0000158424.01299.76" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349699v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gerardin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pochon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/13.2.162" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029536v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kontula" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349709v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biondi" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sourour" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Vlaicu" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179634v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Garnero" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Mazieres" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285054v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05296137v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Casimiro" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234035v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jedynak" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285083v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285066v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202833" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285233v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aguilhon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266776v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglayan Tuna" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240740v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Andr&#233;" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heitz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Christodoulou" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H Sudre" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285073v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203005" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266758v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749745v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234917v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285025v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202317" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285041v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202408" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234025v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403927v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864514v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titi Olubajo" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749769v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233996v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216888v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399800v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782549v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869013v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Ashisawa" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782607v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472180v2" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-tezenas-du-montcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2866-4330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256276617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6207-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Beaubois-Gandoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Coarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kaisaridi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jabouley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Machado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000210193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Di Folco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec&#8208;fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Trasch&#252;tz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Reich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#243;pez Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M Pulst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000213980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hao Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Cheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiting Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.050484" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70443" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05281729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Guinebretiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Gac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213693" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Cunha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Hurmic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf408" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251399917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05276617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18627" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.047692" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Ramakrishnan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Farhat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo F.Q. Vattimo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L.S. Levine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Johnson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.03.044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04607900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schmitz-H&#252;bsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jacobi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Heinzmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12475-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dibling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salachas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hesters" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542300" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago J.R. Rezende" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Woo Park" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Joers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29934" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04701239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chavez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12589-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec-Fleury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000209749" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lallemant-Dudek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Parodi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Charles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101732" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207713" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831598v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klockgether" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29255" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titilayo Olubajo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Faber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Tamzali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonduelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garandeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.10765" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pradat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11932-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brice" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rogan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000200805" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2022-108477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Alafaleq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Freund" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Penet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fardeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard-Bagnis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ewenczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(21)00457-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774138v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Retbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binder-Foucard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Borde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bruandet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.975826" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41433-021-01829-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03917995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Chandrasekaran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Joers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26573" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dighiero-Brecht" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J Tobin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Tabrizi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael I Scahill" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18848-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Schaprian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beyersmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51515" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Ba Loc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binder Foucard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.08.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Couture" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jayet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verscheure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2021.02.036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863347v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Grobe&#8208;einsler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Taheri Amin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28478" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420576v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouattara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bruandet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2021-001002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03870841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Godiris-Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Noullet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Di Maria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05840-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Michel Saade" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Flamand Roze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferrieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.571657" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854480v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tebeka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Premorel Higgons" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dommergues" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2021.04.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03870834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Sa&#239;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-1073" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879090v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hennessy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00776-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02954592v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200310" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02882035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bordet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maupain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051365" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Prud'Hon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gu&#233;gan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cormier-Dequaire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00641" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02978319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monfort" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lezy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Papin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610220000496" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863391v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Diallo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-09815-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888155v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Romanzetti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harmuth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mariotti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(20)30235-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Michau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gitz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Proulx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Besse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.10.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171988v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sch&#252;le" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart P.C. van de Warrenburg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Jonghe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000007606" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289332v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Guiguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grabar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Li&#232;vre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15500" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894262v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arron Cook" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Giunti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Parkinson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27739" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872729v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Houeto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27645" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171085v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mallet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Clair" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.04.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Trinkler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salgues" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Monin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHD-180315" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Metcalfe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Jones" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Mayer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gage" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Oyebode" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5154" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846548v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mercadal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B. Chonchol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Depreneuf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494338" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958870v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mendes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Levy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03899012v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lejoyeux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diwo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vallet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saadoun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2018.1498110" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374565v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fenu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Banneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy285" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Labrum" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30042-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03970126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093948v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Derycke" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2018.03.416" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854407v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy Melac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Filipovic Pierucci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2017-316964" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888710v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Giordano" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Paap" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vielhaber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000004311" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03886719v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard Bagnis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pieroni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Inaoui" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maksud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lallauret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186410" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Geerts" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclercq" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Law-Ye" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-017-0623-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413262v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sonia Thion" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Rinaldi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Calvas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003725" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846529v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bowens" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sarraj" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Deray" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13367" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050776v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molt&#243;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-209785" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528611v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lubetzki" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2017.00183" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779099v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Jutras" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cazeneuve" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2016-104199" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888701v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.12522" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509828v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Flores Alves dos Santos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Gargiulo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Behar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174512" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027612v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863425v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sidhom" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kacem" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003762" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428880v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Renard-Penna" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Borgogno" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.06.010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413269v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Golmard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barjhoux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.13" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688297v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Itoh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berthet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fressart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denjoy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maugenre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.257" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230834v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pino Alonso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cuadras" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Gabri&#235;ls" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaan Denys" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Goodman" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133591" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688294v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazeneuve" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.156" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413274v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcguire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Sousa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fuhrmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fitamant" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djv208" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688293v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bauer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla P Figueroa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaeko Ichikawa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu174" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549113v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Moreira Sousa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russel Mcguire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gentien" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201201546" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903905v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fournier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garrigue" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Muriel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-135" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691751v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gueneau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin-Garraud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-010-0909-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPKRWZTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741461v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372124v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourredjem" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pelissolo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rotge" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jaafari" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Machefaux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2010.06.021" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PXSMJTL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133900v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rotge" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Machefaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667511v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Jeune" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc V&#233;rin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N'Diaye" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2010.06.033" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFVTKQ8C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00529647v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jo&#227;o Ribeiro" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Lohmann" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.109.063529" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805440v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baup" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa0708514" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584559v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torny" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.10.005" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK3TKR0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382741v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krystkowiak" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagrange" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.21392" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF9RT776-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085524v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidailhet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roze" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2005.036780" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080406v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Michou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1949" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084369v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Osorio" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20989" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272270v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmaire" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krainik" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerardin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.WNL.0000158424.01299.76" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388474v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa042187" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029536v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kontula" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349699v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gerardin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pochon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/13.2.162" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349709v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biondi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sourour" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Vlaicu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179634v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Garnero" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Mazieres" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583347v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Andr&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heitz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Christodoulou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H Sudre" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234035v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jedynak" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285083v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285066v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202833" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285233v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aguilhon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266776v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglayan Tuna" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240740v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285073v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203005" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266758v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Casimiro" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285054v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05296137v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749745v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234917v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285025v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202317" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285041v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202408" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234025v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403927v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864514v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titi Olubajo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749769v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233996v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216888v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399800v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782549v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869013v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Ashisawa" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782607v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472180v2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>