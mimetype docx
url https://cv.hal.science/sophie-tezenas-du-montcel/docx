--- v1 (2026-04-17)
+++ v2 (2026-05-23)
@@ -332,1393 +332,1393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Clinical Disease Progression in Symptomatic Patients With CADASIL</w:t>
+                <w:t xml:space="preserve">Joint model with latent disease age: overcoming the need for reference time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Herve</w:t>
+                <w:t xml:space="preserve">Nicolas Gensollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Jabouley</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000210193⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09622802251399917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848392v1</w:t>
+                <w:t xml:space="preserve">hal-05364597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spastic Ataxia Composite ( SPAXCOM ): A Scale to Evaluate the Progression of Subjects with Spasticity and Ataxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive models for ataxia progression and conversion in spinocerebellar ataxia type 1 and 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Di Folco</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Selina Reich</w:t>
+                <w:t xml:space="preserve">Hortense Hurmic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.70006⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaf408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229818v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, Severity, and Progression of Cerebellar Cognitive-Affective Syndrome in Patients With Spinocerebellar Ataxias</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan M Pulst</w:t>
+                <w:t xml:space="preserve">Prediction-powered Inference for Clinical Trials: application to linear covariate adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224235v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracerebral Hemorrhage in Patients With CADASIL: Additive Impact of the NOTCH3 R544C Variant and Hypertension?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guey</w:t>
+                <w:t xml:space="preserve">Incidence, mortality, and management of status epilepticus from 2012 to 2022: An 11‐year nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Calonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.124.050484⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.18627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285765v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Reliable Is the G41 Discharge Code for Status Epilepticus?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining Clinical Disease Progression in Symptomatic Patients With CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jabouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Calonge</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carla Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/brb3.70443⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000210193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034632v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence and Mortality After a First Status Epilepticus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Calonge</w:t>
+                <w:t xml:space="preserve">Prevalence, Severity, and Progression of Cerebellar Cognitive-Affective Syndrome in Patients With Spinocerebellar Ataxias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel López Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+                <w:t xml:space="preserve">Cecilia Marelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nedelec</w:t>
+                <w:t xml:space="preserve">Sabrina Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hanin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Le Gac</w:t>
+                <w:t xml:space="preserve">Stefan M Pulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 104 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000213693⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 105 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000213980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281729v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction-powered Inference for Clinical Trials: application to linear covariate adjustment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spastic Ataxia Composite ( SPAXCOM ): A Scale to Evaluate the Progression of Subjects with Spasticity and Ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Di Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Charlotte Dubec‐fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Andreas Traschütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dubois</w:t>
+                <w:t xml:space="preserve">Christoph Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley Durrleman​</w:t>
+                <w:t xml:space="preserve">Selina Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.70006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234959v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive models for ataxia progression and conversion in spinocerebellar ataxia type 1 and 3</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intracerebral Hemorrhage in Patients With CADASIL: Additive Impact of the NOTCH3 R544C Variant and Hypertension?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Cunha</w:t>
+                <w:t xml:space="preserve">Chih-Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Hurmic</w:t>
+                <w:t xml:space="preserve">Yu-Wen Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf408⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (8), pp.2159-2166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.124.050484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360681v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint model with latent disease age: overcoming the need for reference time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gensollen</w:t>
+                <w:t xml:space="preserve">How Reliable Is the G41 Discharge Code for Status Epilepticus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Calonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley Durrleman</w:t>
+                <w:t xml:space="preserve">Vincent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.e70443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09622802251399917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/brb3.70443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364597v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, mortality, and management of status epilepticus from 2012 to 2022: An 11‐year nationwide study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Recurrence and Mortality After a First Status Epilepticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Guinebretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Januel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nedelec</w:t>
+                <w:t xml:space="preserve">Francois Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.18627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000213693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05276617v1</w:t>
+                <w:t xml:space="preserve">hal-05281729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CADA-PRO, a patient questionnaire measuring key cognitive, motor, emotional and behavioral Outcomes in CADASIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jabouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
@@ -2037,51 +2037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care pathway heterogeneity in Amyotrophic Lateral Sclerosis: effects of gender, age and onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dibling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salachas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,51 +2288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burden of Status Epilepticus: prognosis and cost driving factors, insight from a nationwide retrospective cohort study of the French health insurance database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,51 +2461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dubec-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2690,103 +2690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CADA-MRIT: An MRI Inventory Tool for Evaluating Cerebral Lesions in CADASIL Across Cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Wen Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -3226,90 +3226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of sex and onset site on the disease trajectory of amyotrophic lateral sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3337,770 +3337,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Pattern of Cognitive Decline in Cerebral Autosomal Dominant Arteriopathy With Subcortical Infarcts and Leukoencephalopathy</w:t>
+                <w:t xml:space="preserve">Major interregional differences in France of COVID-19 hospitalization and mortality from January to June 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Brice</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carla Machado</w:t>
+                <w:t xml:space="preserve">Joris Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Rogan</w:t>
+                <w:t xml:space="preserve">Pierre Tran Ba Loc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Binder Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bruandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000200805⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774149v1</w:t>
+                <w:t xml:space="preserve">hal-03885736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive choices and intrafamilial communication in neurogenetic diseases with different self-estimated severities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Héron</w:t>
+                <w:t xml:space="preserve">Trajectory Pattern of Cognitive Decline in Cerebral Autosomal Dominant Arteriopathy With Subcortical Infarcts and Leukoencephalopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jabouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Rogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99 (10), pp.e1019-e1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000200805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg-2022-108477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03904126v1</w:t>
+                <w:t xml:space="preserve">hal-03774149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciclosporin A in bilateral auto-immune chronic posterior uveitis associated with macular oedema: a Long-term Observational Safety and Efficacy Study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproductive choices and intrafamilial communication in neurogenetic diseases with different self-estimated severities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fardeau</w:t>
+                <w:t xml:space="preserve">Lucie Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Isnard-Bagnis</w:t>
+                <w:t xml:space="preserve">Delphine Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eye (London, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.jmedgenet-2022-108477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2022-108477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024677v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety and efficacy of riluzole in spinocerebellar ataxia type 2 in France (ATRIL): a multicentre, randomised, double-blind, placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Coarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Heinzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ewenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.225 - 233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s1474-4422(21)00457-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for admission to the pediatric critical care unit among children hospitalized with COVID-19 in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ciclosporin A in bilateral auto-immune chronic posterior uveitis associated with macular oedema: a Long-term Observational Safety and Efficacy Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Retbi</w:t>
+                <w:t xml:space="preserve">Munirah Alafaleq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Binder-Foucard</w:t>
+                <w:t xml:space="preserve">Romain Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Borde</w:t>
+                <w:t xml:space="preserve">Marie-Aude Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bruandet</w:t>
+                <w:t xml:space="preserve">Christine Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Isnard-Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eye (London, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.2144--2150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774138v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciclosporin A in bilateral auto-immune chronic posterior uveitis associated with macular oedema: a Long-term Observational Safety and Efficacy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munirah Alafaleq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Freund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Isnard-Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (11), pp.2144-2150. </w:t>
@@ -4266,2396 +4266,2396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting individual progression trajectories in Huntington disease enables more powered clinical trials</w:t>
+                <w:t xml:space="preserve">Risk factors for admission to the pediatric critical care unit among children hospitalized with COVID-19 in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Koval</w:t>
+                <w:t xml:space="preserve">Blandine Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dighiero-Brecht</w:t>
+                <w:t xml:space="preserve">Aurélia Retbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan J Tobin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachael I Scahill</w:t>
+                <w:t xml:space="preserve">Florence Binder-Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bruandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-18848-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.975826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877293v1</w:t>
+                <w:t xml:space="preserve">hal-03774138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciclosporin A in bilateral auto-immune chronic posterior uveitis associated with macular oedema: a Long-term Observational Safety and Efficacy Study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Isnard-Bagnis</w:t>
+                <w:t xml:space="preserve">Forecasting individual progression trajectories in Huntington disease enables more powered clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dighiero-Brecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan J Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J Tabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael I Scahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eye (London, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18848-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024775v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of disability in spinocerebellar ataxias type 1, 2, 3, and 6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Schmid</w:t>
+                <w:t xml:space="preserve">Ciclosporin A in bilateral auto-immune chronic posterior uveitis associated with macular oedema: a Long-term Observational Safety and Efficacy Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munirah Alafaleq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Isnard-Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eye (London, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.2144--2150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.51515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03650950v1</w:t>
+                <w:t xml:space="preserve">hal-04024775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major interregional differences in France of COVID-19 hospitalization and mortality from January to June 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of disability in spinocerebellar ataxias type 1, 2, 3, and 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Muller</w:t>
+                <w:t xml:space="preserve">Tamara Schaprian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tran Ba Loc</w:t>
+                <w:t xml:space="preserve">Jan Beyersmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Binder Foucard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bruandet</w:t>
+                <w:t xml:space="preserve">Matthias Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (6), pp.265-276. </w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (3), pp.286-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885736v1</w:t>
+                <w:t xml:space="preserve">hal-03650950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and Mid Term Outcomes of Cryopreserved Abdominal Aortic Allografts Used as a Substitute for Infected Prosthetic Grafts in 200 Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Informing about Genetic Risk in Families with Huntington Disease: Comparison of Attitudes across Two Decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Couture</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaudric</w:t>
+                <w:t xml:space="preserve">Juliette Hennessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorian Verscheure</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Heinzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2021.02.036⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.672--679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41431-020-00776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854456v1</w:t>
+                <w:t xml:space="preserve">hal-03879090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of &amp;lt;scp&amp;gt; SARA &amp;lt;sup&amp;gt;home&amp;lt;/sup&amp;gt; &amp;lt;/scp&amp;gt; , a New Video‐Based Tool for the Assessment of Ataxia at Home</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of age on survival in radioiodine refractory differentiated thyroid cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Saïe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Grobe‐einsler</w:t>
+                <w:t xml:space="preserve">Nathalie Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arian Taheri Amin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heike Jacobi</w:t>
+                <w:t xml:space="preserve">Laurence Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.1242 - 1246. </w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (5), pp.667-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.28478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/EJE-20-1073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863347v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors of mortality among patients hospitalised with COVID-19 in a critical care or hospital care unit: analysis of the French national medicoadministrative database</w:t>
+                <w:t xml:space="preserve">Short and Mid Term Outcomes of Cryopreserved Abdominal Aortic Allografts Used as a Substitute for Infected Prosthetic Grafts in 200 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ouattara</w:t>
+                <w:t xml:space="preserve">Thibault Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Bruandet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Borde</w:t>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Binder-Foucard</w:t>
+                <w:t xml:space="preserve">Jérémie Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjresp-2021-001002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (1), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2021.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420576v1</w:t>
+                <w:t xml:space="preserve">hal-03854456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Score of Neck Hematoma: How to Select Patients for Ambulatory Thyroid Surgery?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk factors of mortality among patients hospitalised with COVID-19 in a critical care or hospital care unit: analysis of the French national medicoadministrative database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Godiris-Petit</w:t>
+                <w:t xml:space="preserve">Eric Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Noullet</w:t>
+                <w:t xml:space="preserve">Amelie Bruandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Di Maria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Xavier Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Binder-Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (2), pp.515-521. </w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.e001002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00268-020-05840-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjresp-2021-001002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870841v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable and Rapid Language Tool for the Diagnosis, Classification, and Follow-Up of Primary Progressive Aphasia Variants</w:t>
+                <w:t xml:space="preserve">Development of &amp;lt;scp&amp;gt; SARA &amp;lt;sup&amp;gt;home&amp;lt;/sup&amp;gt; &amp;lt;/scp&amp;gt; , a New Video‐Based Tool for the Assessment of Ataxia at Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
+                <w:t xml:space="preserve">Marcus Grobe‐einsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Michel Saade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ferrieux</w:t>
+                <w:t xml:space="preserve">Arian Taheri Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Schaprian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.571657⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.1242 - 1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.28478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096896v1</w:t>
+                <w:t xml:space="preserve">hal-03863347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and incidence of postpartum depression and environmental factors: the IGEDEPP cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Dommergues</w:t>
+                <w:t xml:space="preserve">Risk Score of Neck Hematoma: How to Select Patients for Ambulatory Thyroid Surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Godiris-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Noullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Di Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2021.04.004⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.515-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00268-020-05840-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854480v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of age on survival in radioiodine refractory differentiated thyroid cancer patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Leenhardt</w:t>
+                <w:t xml:space="preserve">A Reliable and Rapid Language Tool for the Diagnosis, Classification, and Follow-Up of Primary Progressive Aphasia Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Michel Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Flamand Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-20-1073⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.571657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870834v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informing about Genetic Risk in Families with Huntington Disease: Comparison of Attitudes across Two Decades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Pierron</w:t>
+                <w:t xml:space="preserve">Prevalence and incidence of postpartum depression and environmental factors: the IGEDEPP cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tebeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix De Premorel Higgons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Benachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hennessy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anna Heinzmann</w:t>
+                <w:t xml:space="preserve">Marc Dommergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (4), pp.672--679. </w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.366-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41431-020-00776-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2021.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879090v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Cognitive Trajectory in CADASIL</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural history of most common spinocerebellar ataxia: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Klockgether</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-200310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 268, pp.2749 - 2756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-09815-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954592v1</w:t>
+                <w:t xml:space="preserve">hal-03863391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial Impact of Predictive Genetic Testing in Hereditary Heart Diseases: The PREDICT Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Brice</w:t>
+                <w:t xml:space="preserve">Conversion of Individuals at Risk for Spinocerebellar Ataxia Types 1, 2, 3, and 6 to Manifest Ataxia (RISCA): A Longitudinal Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Maupain</w:t>
+                <w:t xml:space="preserve">Sandro Romanzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gandjbakhch</w:t>
+                <w:t xml:space="preserve">Florian Harmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+                <w:t xml:space="preserve">Caterina Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), pp.1365. </w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (9), pp.738-747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9051365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(20)30235-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882035v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exome Sequencing Reveals Signal Transduction Genes Involved in Impulse Control Disorders in Parkinson's Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Cormier-Dequaire</w:t>
+                <w:t xml:space="preserve">Modeling the Cognitive Trajectory in CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jabouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Rogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.00641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (1), pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-200310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935439v1</w:t>
+                <w:t xml:space="preserve">hal-02954592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychogeriatric Inventory of Disconcerting Symptoms and Syndromes (PGI-DSS): validity and reliability of a new brief scale compared to the Neuropsychiatric Inventory for Nursing Homes (NPI-NH)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Psychosocial Impact of Predictive Genetic Testing in Hereditary Heart Diseases: The PREDICT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Maupain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gandjbakhch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Isidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1041610220000496⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9051365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978319v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of most common spinocerebellar ataxia: a systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Heike Jacobi</w:t>
+                <w:t xml:space="preserve">Psychogeriatric Inventory of Disconcerting Symptoms and Syndromes (PGI-DSS): validity and reliability of a new brief scale compared to the Neuropsychiatric Inventory for Nursing Homes (NPI-NH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Klockgether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-09815-2⟩</w:t>
+              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (9), pp.1085-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1041610220000496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863391v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of Individuals at Risk for Spinocerebellar Ataxia Types 1, 2, 3, and 6 to Manifest Ataxia (RISCA): A Longitudinal Cohort Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Exome Sequencing Reveals Signal Transduction Genes Involved in Impulse Control Disorders in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Prud'Hon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bekadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Romanzetti</w:t>
+                <w:t xml:space="preserve">Agnès Rastetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Harmuth</w:t>
+                <w:t xml:space="preserve">Justine Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Mariotti</w:t>
+                <w:t xml:space="preserve">Florence Cormier-Dequaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (9), pp.738--747. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(20)30235-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.00641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888155v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Doppler fetal atrioventricular interval measurement: Assessment of a new image scoring method</w:t>
               </w:r>
@@ -6827,51 +6827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart P.C. van de Warrenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter de Jonghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ewenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (23), pp.e2679-e2690. </w:t>
@@ -7037,295 +7037,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Survival With Long-Term Disease Progression in Most Common Spinocerebellar Ataxia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term effects of anterior pallidal deep brain stimulation for tourette's syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arron Cook</w:t>
+                <w:t xml:space="preserve">Marie-Laure Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Giunti</w:t>
+                <w:t xml:space="preserve">Jean-Luc Houeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael H. Parkinson</w:t>
+                <w:t xml:space="preserve">Yulia Worbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOVEMENT DISORDERS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.27739⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.586-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.27645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894262v1</w:t>
+                <w:t xml:space="preserve">hal-03872729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of anterior pallidal deep brain stimulation for tourette's syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Houeto</w:t>
+                <w:t xml:space="preserve">Prediction of Survival With Long-Term Disease Progression in Most Common Spinocerebellar Ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Worbe</w:t>
+                <w:t xml:space="preserve">Arron Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Hassimiou Diallo</w:t>
+                <w:t xml:space="preserve">Paola Giunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+                <w:t xml:space="preserve">Michael H. Parkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 34 (4), pp.586-588. </w:t>
+              <w:t xml:space="preserve">, 2019, 34 (8), pp.1220-1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.27645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mds.27739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872729v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of subthalamic stimulation in Obsessive-Compulsive Disorder: Follow-up of a randomized controlled trial</w:t>
               </w:r>
@@ -7439,2966 +7439,2966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary dance practice improves motor function and body representation in Huntington’s disease: a pilot study</w:t>
+                <w:t xml:space="preserve">Online Information and Support for Carers of People with Young-onset Dementia: A Multi-site Randomised Controlled Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Trinkler</w:t>
+                <w:t xml:space="preserve">Anna Metcalfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chéhère</w:t>
+                <w:t xml:space="preserve">Bridget Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Salgues</w:t>
+                <w:t xml:space="preserve">Johannes Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lorraine Monin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Heather Gage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Oyebode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Huntington's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JHD-180315⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (10), pp.1455--1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gps.5154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872723v1</w:t>
+                <w:t xml:space="preserve">hal-03896062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Information and Support for Carers of People with Young-onset Dementia: A Multi-site Randomised Controlled Pilot Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contemporary dance practice improves motor function and body representation in Huntington’s disease: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridget Jones</w:t>
+                <w:t xml:space="preserve">Iris Trinkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Mayer</w:t>
+                <w:t xml:space="preserve">Philippe Chéhère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Gage</w:t>
+                <w:t xml:space="preserve">Julie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Oyebode</w:t>
+                <w:t xml:space="preserve">Marie-Lorraine Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (10), pp.1455--1464. </w:t>
+              <w:t xml:space="preserve">Journal of Huntington's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.97-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gps.5154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JHD-180315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896062v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of L-Carnitine on Mineral Metabolism in the Multicentre, Randomized, Double Blind, Placebo-Controlled CARNIDIAL Trial</w:t>
+                <w:t xml:space="preserve">INFLIXIMAB and ADALIMUMAB in Uveitic Macular Edema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Mercadal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">R. Lejoyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel B. Chonchol</w:t>
+                <w:t xml:space="preserve">E. Diwo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Debure</w:t>
+                <w:t xml:space="preserve">H. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Depreneuf</w:t>
+                <w:t xml:space="preserve">D. Saadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000494338⟩</w:t>
+              <w:t xml:space="preserve">Ocular Immunology and Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (7), pp.991-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09273948.2018.1498110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846548v1</w:t>
+                <w:t xml:space="preserve">hal-03970126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimorbidity Is Associated with Preclinical Alzheimer’s Disease Neuroimaging Biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Mendes</w:t>
+                <w:t xml:space="preserve">Surgical internal iliac artery preservation associated with endovascular repair of infrarenal aortoiliac aneurysms to avoid buttock claudication and distal type I endoleaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Philippe Tresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Levy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+                <w:t xml:space="preserve">Lucie Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000489007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (6), pp.1736-1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2018.03.416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958870v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLIXIMAB and ADALIMUMAB in Uveitic Macular Edema</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friedreich and dominant ataxias: quantitative differences in cerebellar dysfunction measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tanguy Melac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Filipovic Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Giunti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lejoyeux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Javier Arpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocular Immunology and Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09273948.2018.1498110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (6), pp.559-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2017-316964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899012v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spastic paraplegia due to SPAST mutations is modified by the underlying mutation and sex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
+                <w:t xml:space="preserve">Effects of L-Carnitine on Mineral Metabolism in the Multicentre, Randomized, Double Blind, Placebo-Controlled CARNIDIAL Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel B. Chonchol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Debure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Depreneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awy285⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (5), pp.349--356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000494338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374565v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall survival in spinocerebellar ataxia types 1, 2, 3, and 6: a longitudinal cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arron Cook</w:t>
+                <w:t xml:space="preserve">Multimorbidity Is Associated with Preclinical Alzheimer’s Disease Neuroimaging Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robyn Labrum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Durr</w:t>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (4), pp.327-334. </w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (5-6), pp.272-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30042-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000489007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854540v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLIXIMAB and ADALIMUMAB in Uveitic Macular Edema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lejoyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diwo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocular Immunology and Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (7), pp.991-996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09273948.2018.1498110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970126v1</w:t>
+                <w:t xml:space="preserve">hal-03899012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical internal iliac artery preservation associated with endovascular repair of infrarenal aortoiliac aneurysms to avoid buttock claudication and distal type I endoleaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaudric</w:t>
+                <w:t xml:space="preserve">Spastic paraplegia due to SPAST mutations is modified by the underlying mutation and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tresson</w:t>
+                <w:t xml:space="preserve">Silvia Fenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Derycke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Couture</w:t>
+                <w:t xml:space="preserve">Mathieu Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Banneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2018.03.416⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (12), pp.3331-3342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awy285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093948v1</w:t>
+                <w:t xml:space="preserve">hal-02374565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedreich and dominant ataxias: quantitative differences in cerebellar dysfunction measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paola Giunti</w:t>
+                <w:t xml:space="preserve">Overall survival in spinocerebellar ataxia types 1, 2, 3, and 6: a longitudinal cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arron Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Arpa</w:t>
+                <w:t xml:space="preserve">Robyn Labrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (6), pp.559-565. </w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.327-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jnnp-2017-316964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(18)30042-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854407v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Genetic Characteristics of Sporadic Adult-Onset Degenerative Ataxia</w:t>
+                <w:t xml:space="preserve">Fast Multiple Sclerosis Progression in North Africans: Both Genetics and Environment Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Giordano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Heike Jacobi</w:t>
+                <w:t xml:space="preserve">Youssef Sidhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Paap</w:t>
+                <w:t xml:space="preserve">Elisabeth Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Vielhaber</w:t>
+                <w:t xml:space="preserve">Imen Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lubetzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 89 (10), pp.1043--1049. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000004311⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 88 (13), pp.1218--1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888710v1</w:t>
+                <w:t xml:space="preserve">hal-03863425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lean Mass and Bone Density on Glomerular Filtration Rate Estimation in People Living with HIV/AIDS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Epidemiology update for hepatitis C virus and hepatitis B virus in end-stage renal disease in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Isnard Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Inaoui</w:t>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maksud</w:t>
+                <w:t xml:space="preserve">Marc Bowens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lallauret</w:t>
+                <w:t xml:space="preserve">Ayman Sarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Deray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Liver international : official journal of the International Association for the Study of the Liver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37, pp.820--826</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886719v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Skull Base Lesions Using Pseudo-Continuous Arterial Spin Labeling</w:t>
+                <w:t xml:space="preserve">Tackling psychosocial maladjustment in Parkinson’s disease patients following subthalamic deep-brain stimulation: A randomised clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Geerts</w:t>
+                <w:t xml:space="preserve">Joao Flores Alves dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leclercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Marcella Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Law-Ye</w:t>
+                <w:t xml:space="preserve">Cecile Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+                <w:t xml:space="preserve">Sébastien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0174512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00062-017-0623-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966089v1</w:t>
+                <w:t xml:space="preserve">hal-01509828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cancer prevalence in polyglutamine expansion diseases</w:t>
+                <w:t xml:space="preserve">Clinical and Genetic Characteristics of Sporadic Adult-Onset Degenerative Ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Sonia Thion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alhassane Diallo</w:t>
+                <w:t xml:space="preserve">Ilaria Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Harmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Rinaldi</w:t>
+                <w:t xml:space="preserve">Brigitte Paap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Calvas</w:t>
+                <w:t xml:space="preserve">Stefan Vielhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 88 (12), pp.1114-1119. </w:t>
+              <w:t xml:space="preserve">, 2017, 89 (10), pp.1043--1049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000004311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413262v1</w:t>
+                <w:t xml:space="preserve">hal-03888710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology Update for Hepatitis C Virus and Hepatitis B Virus in End-Stage Renal Disease in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Impact of Lean Mass and Bone Density on Glomerular Filtration Rate Estimation in People Living with HIV/AIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Isnard Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Laurence Pieroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bowens</w:t>
+                <w:t xml:space="preserve">Rachida Inaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Sarraj</w:t>
+                <w:t xml:space="preserve">Philippe Maksud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Deray</w:t>
+                <w:t xml:space="preserve">Stéphanie Lallauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (6), pp.820--826. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0186410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/liv.13367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846529v1</w:t>
+                <w:t xml:space="preserve">hal-03886719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease activity trajectories in early axial spondyloarthritis: results from the DESIR cohort</w:t>
+                <w:t xml:space="preserve">Characterization of Skull Base Lesions Using Pseudo-Continuous Arterial Spin Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Moltó</w:t>
+                <w:t xml:space="preserve">Bert Geerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dougados</w:t>
+                <w:t xml:space="preserve">Bruno Law-Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vanier</w:t>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (6), pp.1036-1041. </w:t>
+              <w:t xml:space="preserve">Clinical Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-209785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00062-017-0623-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050776v1</w:t>
+                <w:t xml:space="preserve">hal-01966089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and Safety of Fingolimod in Daily Practice: Experience of an Academic MS French Center</w:t>
+                <w:t xml:space="preserve">Low cancer prevalence in polyglutamine expansion diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roux</w:t>
+                <w:t xml:space="preserve">Morgane Sonia Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Maillart</w:t>
+                <w:t xml:space="preserve">Daisy Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lubetzki</w:t>
+                <w:t xml:space="preserve">Fabienne Calvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2017.00183⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (12), pp.1114-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528611v1</w:t>
+                <w:t xml:space="preserve">hal-03413262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A liminal stage after predictive testing for Huntington disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Cazeneuve</w:t>
+                <w:t xml:space="preserve">Epidemiology Update for Hepatitis C Virus and Hepatitis B Virus in End-Stage Renal Disease in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Isnard Bagnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bowens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Sarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Deray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2016-104199⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.820--826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.13367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779099v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Mass Index Decline Is Related to Spinocerebellar Ataxia Disease Progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robyn Labrum</w:t>
+                <w:t xml:space="preserve">Disease activity trajectories in early axial spondyloarthritis: results from the DESIR cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moltó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dougados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mdc3.12522⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (6), pp.1036-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-209785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888701v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling psychosocial maladjustment in Parkinson’s disease patients following subthalamic deep-brain stimulation: A randomised clinical trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy and Safety of Fingolimod in Daily Practice: Experience of an Academic MS French Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Flores Alves dos Santos</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Montel</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lubetzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174512⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2017.00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509828v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology update for hepatitis C virus and hepatitis B virus in end-stage renal disease in France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Deray</w:t>
+                <w:t xml:space="preserve">A liminal stage after predictive testing for Huntington disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Jutras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Herson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver international : official journal of the International Association for the Study of the Liver</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54, pp.544-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2016-104199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027612v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Multiple Sclerosis Progression in North Africans: Both Genetics and Environment Matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lubetzki</w:t>
+                <w:t xml:space="preserve">Body Mass Index Decline Is Related to Spinocerebellar Ataxia Disease Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Jacobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Schmitz-Hübsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arron Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Labrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (13), pp.1218--1225. </w:t>
+              <w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (5), pp.689--697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mdc3.12522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863425v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current practice and access to prostate MR imaging in France</w:t>
               </w:r>
@@ -10518,64 +10518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAG repeat size in Huntingtin alleles is associated with cancer prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sonia Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Golmard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10920,77 +10920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and severity in dominant cerebellar ataxias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lorraine Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Marelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11054,51 +11054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Role of Huntingtin in Breast Cancer Metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sonia Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11316,295 +11316,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Huntington disease protein accelerates breast tumour development and metastasis through ErbB2/HER2 signalling</w:t>
+                <w:t xml:space="preserve">Parkin depletion delays motor decline dose-dependently without overtly affecting neuropathology in alpha-synuclein transgenic mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristovao Moreira Sousa</w:t>
+                <w:t xml:space="preserve">Margot Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Russel Mcguire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sonia Thion</w:t>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gentien</w:t>
+                <w:t xml:space="preserve">Jérôme Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de La Grange</w:t>
+                <w:t xml:space="preserve">Marie-Paule Muriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/emmm.201201546⟩</w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-14-135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549113v1</w:t>
+                <w:t xml:space="preserve">inserm-00903905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkin depletion delays motor decline dose-dependently without overtly affecting neuropathology in alpha-synuclein transgenic mice.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Huntington disease protein accelerates breast tumour development and metastasis through ErbB2/HER2 signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Roux</w:t>
+                <w:t xml:space="preserve">Cristovao Moreira Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Garrigue</w:t>
+                <w:t xml:space="preserve">John Russel Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sonia Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Muriel</w:t>
+                <w:t xml:space="preserve">David Gentien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Blanche</w:t>
+                <w:t xml:space="preserve">Pierre de La Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (1), pp.135. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.309-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2202-14-135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/emmm.201201546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00903905v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifier locus of the skeletal muscle involvement in Emery–Dreifuss muscular dystrophy</w:t>
               </w:r>
@@ -11736,51 +11736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal ganglia dysfunction in OCD: subthalamic neuronal activity correlates with symptoms severity and predicts high-frequency stimulation efficacy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12494,51 +12494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nematollah Jaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 359 (20), pp.2121-34. </w:t>
@@ -12576,51 +12576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of vertical components of gait during initiation of walking in normal adults and patients with progressive supranuclear palsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh-Cuong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12761,51 +12761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Houeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12868,51 +12868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epsilon sarcoglycan mutations and phenotype in French patients with myoclonic syndromes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13130,718 +13130,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00080406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Classification of HLA-DRB1 Alleles Supports the Shared Epitope Hypothesis of Rheumatoid Arthritis Susceptibility</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilateral deep-brain stimulation of the globus pallidus in primary generalized dystonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Osorio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lemaire</w:t>
+                <w:t xml:space="preserve">Marie Vidailhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krystkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.20989⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 352 (5), pp.459-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa042187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084369v1</w:t>
+                <w:t xml:space="preserve">inserm-00388474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorganized somatotopy in the putamen of patients with focal hand dystonia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Delmaire</w:t>
+                <w:t xml:space="preserve">New Classification of HLA-DRB1 Alleles Supports the Shared Epitope Hypothesis of Rheumatoid Arthritis Susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Krainik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Meunier</w:t>
+                <w:t xml:space="preserve">José Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/01.WNL.0000158424.01299.76⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (4), pp.1063--1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.20989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272270v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral deep-brain stimulation of the globus pallidus in primary generalized dystonia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disorganized somatotopy in the putamen of patients with focal hand dystonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krainik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tézenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vidailhet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Krystkowiak</w:t>
+                <w:t xml:space="preserve">E. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
+                <w:t xml:space="preserve">S. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 352 (5), pp.459-67. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (8), pp.1391-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa042187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/01.WNL.0000158424.01299.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00388474v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo protein markers of human peritoneal mesothelial cells: do they differ according to their anatomical sites?</w:t>
+                <w:t xml:space="preserve">Foot, hand, face and eye representation in the human striatum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Serre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European journal of surgery. Supplement. : = Acta chirurgica. Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (2), pp.162-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/13.2.162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029536v1</w:t>
+                <w:t xml:space="preserve">hal-00349699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot, hand, face and eye representation in the human striatum.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo protein markers of human peritoneal mesothelial cells: do they differ according to their anatomical sites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
+                <w:t xml:space="preserve">Valérie Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pochon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Linda Kontula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Monique Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European journal of surgery. Supplement. : = Acta chirurgica. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 588, pp.40-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349699v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arteriovenous brain malformations: is functional MR imaging reliable for studying language reorganization in patients? Initial observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13849,51 +13849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Sourour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Vlaicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 223 (3), pp.672-82</w:t>
@@ -13974,51 +13974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ducorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lehéricy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 50, pp.521-527</w:t>
@@ -14198,1133 +14198,1133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction powered inference for trials with survival outcomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jedynak</w:t>
+                <w:t xml:space="preserve">Care pathway heterogeneity in Amyotrophic Sclerosis: Effects of gender, age and onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dibling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salachas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Hesters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">ISCB 2025 - 45th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234035v1</w:t>
+                <w:t xml:space="preserve">hal-05285054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Medication Timelines in Huntington’s Disease: A Cluster-Based Analysis of Treatment Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Dürr</w:t>
+                <w:t xml:space="preserve">Implementation of a Disease Progression Model accounting for covariates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Casimiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285083v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des Parcours de Soins entre Patients et Population Générale à partir du SNDS : Application à la Maladie de Huntington</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Dürr</w:t>
+                <w:t xml:space="preserve">Prediction powered inference for trials with survival outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jedynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ÉMOIS 2025 - le congrès de l’information médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285066v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling for Principal Stratification: Analyzing Stroke Events in CADASIL Patients Across NOTCH3 Variant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Aguilhon</w:t>
+                <w:t xml:space="preserve">Characterizing Medication Timelines in Huntington’s Disease: A Cluster-Based Analysis of Treatment Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dibling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285233v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture model for subtype identification: Application to CADASIL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gensollen</w:t>
+                <w:t xml:space="preserve">Comparaison des Parcours de Soins entre Patients et Population Générale à partir du SNDS : Application à la Maladie de Huntington</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dibling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 46 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès ÉMOIS 2025 - le congrès de l’information médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nancy, France. pp.202833, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266776v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some hidden traps of confidence intervals in medical image segmentation: coverage issues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling for Principal Stratification: Analyzing Stroke Events in CADASIL Patients Across NOTCH3 Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Aguilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRIDGE 2025 - MICCAI Workshop Bridging Regulatory Science and Medical Imaging Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Deajeon, South Korea</w:t>
+              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240740v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO4.3 - Comparaison des parcours de soins entre patients et population générale à partir du SNDS - Application à la Maladie de Huntington</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Dürr</w:t>
+                <w:t xml:space="preserve">A mixture model for subtype identification: Application to CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglayan Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gensollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2025 - 19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCB 46 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285073v1</w:t>
+                <w:t xml:space="preserve">hal-05266776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification supervisée et non supervisée de sous-groupes à l'aide d'un modèle de progression des maladies (Leaspy)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Some hidden traps of confidence intervals in medical image segmentation: coverage issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Reinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole H Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2025 - 56ièmes Journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">BRIDGE 2025 - MICCAI Workshop Bridging Regulatory Science and Medical Imaging Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Deajeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266758v1</w:t>
+                <w:t xml:space="preserve">hal-05240740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care pathway heterogeneity in Amyotrophic Sclerosis: Effects of gender, age and onset</w:t>
+                <w:t xml:space="preserve">CO4.3 - Comparaison des parcours de soins entre patients et population générale à partir du SNDS - Application à la Maladie de Huntington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dibling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adèle Hesters</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 2025 - 45th Annual Conference of the International Society for Clinical Biostatistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPICLIN 2025 - 19ème Conférence francophone d’Épidémiologie Clinique et 32èmes Journées des Statisticiens des Centres de Lutte Contre le Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.203005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2025.203005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285054v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Disease Progression Model accounting for covariates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
+                <w:t xml:space="preserve">Identification supervisée et non supervisée de sous-groupes à l'aide d'un modèle de progression des maladies (Leaspy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Casimiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">JDS 2025 - 56ièmes Journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296137v1</w:t>
+                <w:t xml:space="preserve">hal-05266758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation d'un modéle de progression multivarié (Leaspy) pour l' étude de l'évolution et l'identification de sous-groupes sur la maladie de CADASIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chabriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15369,325 +15369,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve statistical power in a trial with SCA2 patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P20 - Hétérogénéité des parcours de soins des patients atteints de sclérose latérale amyotrophique (SLA) à partir du registre PMSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dibling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salachas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Hesters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Biostatistiques 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès ÉMOIS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234917v1</w:t>
+                <w:t xml:space="preserve">hal-05285025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P20 - Hétérogénéité des parcours de soins des patients atteints de sclérose latérale amyotrophique (SLA) à partir du registre PMSI</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to improve statistical power in a trial with SCA2 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Di Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Coarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ÉMOIS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de Biostatistiques 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05285025v1</w:t>
+                <w:t xml:space="preserve">hal-05234917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO3.2 - Hétérogénéité des parcours de soins des patients atteints de la Sclérose latérale amyotrophique (SLA) à partir du registre PMSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dibling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salachas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15760,77 +15760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve statistical power in a trial with SCA2 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Coarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15885,64 +15885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint model with latent disease age Overcoming the need for reference time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16137,51 +16137,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariate disease progression model for identifying subtypes in CADASIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chabriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16232,77 +16232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve statistical power in a trial with SCA2 patients using natural history data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16357,64 +16357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal and survival joint prediction: time reparameterization in amyotrophic lateral sclerosis context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16452,51 +16452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariate bayesian mixed-effect model (Leaspy) to analyze the trajectory of cognitive decline in CADASIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chabriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16547,103 +16547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and spinal/bulbar onset interaction on ALS progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENCALS 2022 - European Network to Cure ALS meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16681,51 +16681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of the Scale for the Assessment and Rating of Ataxia in autosomal cerebellar ataxias patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16793,90 +16793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and spinal/bulbar onset interaction on ALS progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB 2022 - 43rd Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16893,51 +16893,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -17031,53 +17031,145 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction-powered inference in clinical trials with survival outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId602"/>
+      <w:footerReference w:type="default" r:id="rId603"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17145,51 +17237,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0BBA95F"/>
+    <w:nsid w:val="BE612207"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17376,51 +17468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-tezenas-du-montcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2866-4330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256276617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6207-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Beaubois-Gandoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Coarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kaisaridi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herve" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jabouley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Machado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000210193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Di Folco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec&#8208;fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Trasch&#252;tz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Reich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#243;pez Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M Pulst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000213980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hao Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Cheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiting Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.050484" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70443" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05281729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Guinebretiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Gac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213693" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Tran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Cunha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Hurmic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf408" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251399917" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05276617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18627" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.047692" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Ramakrishnan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Farhat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo F.Q. Vattimo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L.S. Levine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Johnson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.03.044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04607900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schmitz-H&#252;bsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jacobi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Heinzmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12475-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dibling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salachas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hesters" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542300" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago J.R. Rezende" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Woo Park" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Joers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29934" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04701239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chavez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12589-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec-Fleury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000209749" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lallemant-Dudek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Parodi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Charles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101732" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207713" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831598v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klockgether" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29255" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titilayo Olubajo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Faber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Tamzali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonduelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garandeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.10765" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pradat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11932-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brice" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rogan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000200805" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2022-108477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Alafaleq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Freund" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Penet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fardeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard-Bagnis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ewenczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(21)00457-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774138v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Retbi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binder-Foucard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Borde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bruandet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.975826" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41433-021-01829-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03917995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Chandrasekaran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Joers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26573" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dighiero-Brecht" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J Tobin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Tabrizi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael I Scahill" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18848-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Schaprian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beyersmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51515" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Ba Loc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binder Foucard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.08.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Couture" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jayet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verscheure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2021.02.036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863347v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Grobe&#8208;einsler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Taheri Amin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28478" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420576v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouattara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bruandet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2021-001002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03870841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Godiris-Petit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Noullet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Di Maria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05840-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Michel Saade" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Flamand Roze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferrieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.571657" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854480v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tebeka" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Premorel Higgons" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dommergues" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2021.04.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03870834v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Sa&#239;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-1073" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879090v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hennessy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00776-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02954592v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200310" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02882035v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bordet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maupain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051365" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Prud'Hon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gu&#233;gan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cormier-Dequaire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00641" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02978319v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monfort" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lezy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Papin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610220000496" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863391v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Diallo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-09815-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888155v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Romanzetti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harmuth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mariotti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(20)30235-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Michau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gitz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Proulx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Besse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.10.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171988v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sch&#252;le" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart P.C. van de Warrenburg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Jonghe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000007606" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289332v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Guiguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grabar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Li&#232;vre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15500" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894262v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arron Cook" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Giunti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Parkinson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27739" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872729v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Houeto" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27645" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171085v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mallet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Clair" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.04.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872723v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Trinkler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salgues" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Monin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHD-180315" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Metcalfe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Jones" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Mayer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gage" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Oyebode" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5154" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846548v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mercadal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B. Chonchol" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Depreneuf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494338" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958870v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mendes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Levy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03899012v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lejoyeux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diwo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vallet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saadoun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2018.1498110" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374565v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fenu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Banneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy285" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Labrum" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30042-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03970126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093948v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Derycke" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2018.03.416" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854407v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy Melac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Filipovic Pierucci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2017-316964" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888710v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Giordano" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Paap" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vielhaber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000004311" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03886719v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard Bagnis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pieroni" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Inaoui" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maksud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lallauret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186410" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Geerts" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclercq" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Law-Ye" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-017-0623-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413262v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sonia Thion" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Rinaldi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Calvas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003725" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846529v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bowens" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sarraj" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Deray" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13367" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050776v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molt&#243;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-209785" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528611v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lubetzki" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2017.00183" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779099v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Jutras" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cazeneuve" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2016-104199" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888701v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.12522" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509828v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Flores Alves dos Santos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Gargiulo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Behar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174512" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027612v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863425v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sidhom" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kacem" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003762" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428880v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Renard-Penna" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Borgogno" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.06.010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413269v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Golmard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barjhoux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.13" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688297v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Itoh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berthet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fressart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denjoy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maugenre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.257" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230834v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pino Alonso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cuadras" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Gabri&#235;ls" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaan Denys" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Goodman" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133591" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688294v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazeneuve" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.156" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413274v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcguire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Sousa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fuhrmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fitamant" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djv208" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688293v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bauer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla P Figueroa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaeko Ichikawa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu174" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549113v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Moreira Sousa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russel Mcguire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gentien" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201201546" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903905v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fournier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garrigue" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Muriel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-135" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691751v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gueneau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin-Garraud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-010-0909-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPKRWZTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741461v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372124v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourredjem" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pelissolo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rotge" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jaafari" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Machefaux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2010.06.021" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PXSMJTL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133900v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rotge" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Machefaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667511v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Jeune" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc V&#233;rin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N'Diaye" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2010.06.033" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFVTKQ8C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00529647v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jo&#227;o Ribeiro" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Lohmann" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.109.063529" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805440v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baup" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa0708514" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584559v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torny" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.10.005" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK3TKR0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382741v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krystkowiak" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagrange" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.21392" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF9RT776-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085524v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidailhet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roze" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2005.036780" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080406v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Michou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1949" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084369v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Osorio" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20989" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272270v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmaire" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krainik" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerardin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.WNL.0000158424.01299.76" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388474v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa042187" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029536v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kontula" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349699v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gerardin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pochon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/13.2.162" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349709v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biondi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sourour" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Vlaicu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179634v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Garnero" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Mazieres" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583347v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Andr&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heitz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Christodoulou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H Sudre" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234035v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jedynak" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285083v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285066v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202833" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285233v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aguilhon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266776v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglayan Tuna" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240740v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285073v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203005" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266758v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Casimiro" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285054v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05296137v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749745v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234917v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285025v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202317" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285041v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202408" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234025v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403927v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864514v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titi Olubajo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749769v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233996v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216888v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399800v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782549v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869013v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Ashisawa" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782607v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472180v2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-tezenas-du-montcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2866-4330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256276617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6207-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Beaubois-Gandoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Coarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251399917" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Cunha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Hurmic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05276617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hanin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Januel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Guinebretiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nedelec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18627" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kaisaridi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jabouley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Machado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000210193" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#243;pez Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M Pulst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000213980" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Di Folco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec&#8208;fleury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Trasch&#252;tz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kessler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Reich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hao Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Wen Cheng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiting Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.050484" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70443" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05281729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Gac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000213693" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.124.047692" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Ramakrishnan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Farhat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo F.Q. Vattimo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L.S. Levine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Johnson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2024.03.044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04607900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schmitz-H&#252;bsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jacobi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Heinzmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12475-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dibling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salachas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hesters" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542300" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago J.R. Rezende" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Woo Park" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Joers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29934" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04701239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chavez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Degremont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12589-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727633v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec-Fleury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000209749" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252199v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lallemant-Dudek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Parodi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Charles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101732" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207713" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831598v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moulaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klockgether" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29255" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titilayo Olubajo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Faber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207088" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Tamzali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonduelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garandeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.10765" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pradat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11932-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Muller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Ba Loc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binder Foucard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Borde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bruandet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.08.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rogan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000200805" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03904126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2022-108477" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ewenczyk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(21)00457-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024677v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Alafaleq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Freund" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Penet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fardeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard-Bagnis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41433-021-01829-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03917995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayashree Chandrasekaran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Joers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26573" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03774138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Retbi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binder-Foucard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.975826" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03877293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dighiero-Brecht" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan J Tobin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Tabrizi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael I Scahill" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18848-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Schaprian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beyersmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51515" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879090v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hennessy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00776-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03870834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Sa&#239;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wassermann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mathy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chereau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-20-1073" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854456v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Couture" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jayet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verscheure" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2021.02.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420576v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouattara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bruandet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2021-001002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Grobe&#8208;einsler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arian Taheri Amin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28478" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03870841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Godiris-Petit" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Noullet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Di Maria" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-020-05840-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096896v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Michel Saade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Flamand Roze" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferrieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.571657" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854480v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tebeka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Premorel Higgons" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dommergues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2021.04.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Diallo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-09815-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888155v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Romanzetti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harmuth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mariotti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(20)30235-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02954592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200310" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02882035v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bordet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Maupain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gandjbakhch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Isidor" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051365" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02978319v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monfort" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lezy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Papin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610220000496" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935439v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Prud'Hon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rastetter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gu&#233;gan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cormier-Dequaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00641" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Michau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gitz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Proulx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Besse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.10.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171988v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sch&#252;le" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart P.C. van de Warrenburg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Jonghe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000007606" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289332v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Guiguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grabar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Li&#232;vre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15500" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872729v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Houeto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hassimiou Diallo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27645" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03894262v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arron Cook" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Giunti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Parkinson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27739" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171085v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mallet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Clair" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.04.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Metcalfe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Jones" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Mayer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Oyebode" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.5154" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Trinkler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salgues" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Monin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JHD-180315" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03970126v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lejoyeux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diwo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vallet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saadoun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2018.1498110" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093948v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tresson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Derycke" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2018.03.416" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854407v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy Melac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Filipovic Pierucci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2017-316964" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846548v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mercadal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B. Chonchol" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debure" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Depreneuf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494338" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01958870v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mendes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Levy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03899012v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374565v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fenu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Banneau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy285" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854540v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Labrum" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(18)30042-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863425v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sidhom" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maillart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kacem" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lubetzki" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003762" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027612v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard Bagnis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bowens" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sarraj" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Deray" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509828v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Flores Alves dos Santos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Gargiulo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Behar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174512" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03888710v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Giordano" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Paap" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vielhaber" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000004311" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03886719v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pieroni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Inaoui" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maksud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lallauret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186410" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966089v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Geerts" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclercq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Law-Ye" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00062-017-0623-7" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413262v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sonia Thion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Rinaldi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Calvas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003725" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846529v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13367" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02050776v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molt&#243;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vanier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-209785" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528611v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2017.00183" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779099v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Jutras" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cazeneuve" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2016-104199" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888701v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.12522" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01428880v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Renard-Penna" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Borgogno" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.06.010" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413269v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Golmard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barjhoux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2016.13" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688297v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Itoh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Berthet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fressart" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denjoy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maugenre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2015.257" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230834v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pino Alonso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cuadras" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Gabri&#235;ls" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaan Denys" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Goodman" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133591" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688294v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazeneuve" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.156" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413274v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcguire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Sousa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fuhrmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fitamant" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djv208" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688293v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bauer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla P Figueroa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaeko Ichikawa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awu174" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903905v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fournier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garrigue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Muriel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-135" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549113v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristovao Moreira Sousa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Russel Mcguire" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gentien" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201201546" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691751v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gueneau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouin-Garraud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pedergnana" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagnon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-010-0909-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPKRWZTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741461v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372124v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourredjem" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pelissolo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rotge" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jaafari" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Machefaux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2010.06.021" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PXSMJTL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133900v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bourredjem" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rotge" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Machefaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667511v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Jeune" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc V&#233;rin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim N'Diaye" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2010.06.033" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFVTKQ8C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00529647v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jo&#227;o Ribeiro" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Lohmann" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.109.063529" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805440v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baup" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa0708514" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584559v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torny" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bloch" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.10.005" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK3TKR0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00382741v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krystkowiak" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagrange" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.21392" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF9RT776-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085524v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidailhet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roze" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.2005.036780" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080406v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Michou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1949" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388474v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidailhet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa042187" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084369v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Osorio" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20989" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272270v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmaire" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krainik" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerardin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meunier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.WNL.0000158424.01299.76" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349699v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gerardin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pochon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/13.2.162" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029536v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kontula" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Simon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perret" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349709v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biondi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sourour" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Vlaicu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179634v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Garnero" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducorps" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Mazieres" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583347v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Andr&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heitz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Christodoulou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H Sudre" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285054v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05296137v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Casimiro" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234035v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jedynak" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285083v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#252;rr" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285066v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202833" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285233v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aguilhon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266776v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglayan Tuna" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240740v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285073v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.203005" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266758v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749745v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chabriat" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285025v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202317" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234917v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285041v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202408" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234025v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403927v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864514v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titi Olubajo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749769v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233996v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216888v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399800v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782549v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869013v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Ashisawa" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782607v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472180v2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623574v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>