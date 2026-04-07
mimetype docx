--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2959,377 +2959,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of green solvents for organic photovoltaic cells applying reverse engineering methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jing Wang</w:t>
+                <w:t xml:space="preserve">Substitution of hexane in vegetable oil extraction using Computer Aided Molecular Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nehmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRB23. International Conference on Renewable Resources &amp; Biorefineries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESCAPE 33 33th European Symposium of Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athenes, Greece. pp.1939-1944, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50308-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767440v1</w:t>
+                <w:t xml:space="preserve">hal-04209656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of hexane in vegetable oil extraction using Computer Aided Molecular Design</w:t>
+                <w:t xml:space="preserve">Eco-design of bio-based solvents using reverse engineering for the substitution of hexane in vegetable oil extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nehmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodriguez Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE 33 33th European Symposium of Computer Aided Process Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RRB23. International Conference on Renewable Resources &amp; Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Riga, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209656v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design of bio-based solvents using reverse engineering for the substitution of hexane in vegetable oil extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Selection of green solvents for organic photovoltaic cells applying reverse engineering methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodriguez Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRB23. International Conference on Renewable Resources &amp; Biorefineries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Riga, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767322v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion and inhibition of carbon steel XC38 in a standardized reconstituted geothermal water (SRGW) at 100°C and 120 bars of pressure in the absence or presence of biosourced inhibitors</w:t>
               </w:r>
@@ -5104,51 +5104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parascandolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Beyaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vedrenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benaboura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2024.2445671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Calbrix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30020216" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stojmilovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Ileana Guzman Barrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES29204822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Helali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas von Vietinghoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Immken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidensticker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nehmeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cavaco-Soares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050841" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2020019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Brossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201901876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.04.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Godard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Elmkaddem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Caro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZLW7S6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2012.0479" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2134-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B18B40E004F6D8B9EE10015B9CCDAE62C83120C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bandres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.07.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5GX9Z8V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gasc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2009.03.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Ramirez Cardenas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Schwersenz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohlst&#228;dt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50385-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez Donis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50308-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04121928v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Garcia-Montoto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montoya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goncalves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E. Prat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silham El Kasmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deswartvaegher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Senet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04287700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPT052G" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parascandolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Beyaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vedrenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benaboura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2024.2445671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Calbrix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30020216" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stojmilovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Ileana Guzman Barrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES29204822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Helali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas von Vietinghoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Immken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidensticker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nehmeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cavaco-Soares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050841" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2020019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Brossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201901876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.04.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Godard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Elmkaddem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Caro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZLW7S6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2012.0479" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2134-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B18B40E004F6D8B9EE10015B9CCDAE62C83120C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bandres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.07.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5GX9Z8V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gasc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2009.03.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Ramirez Cardenas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Schwersenz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohlst&#228;dt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50385-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50308-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez Donis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04121928v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Garcia-Montoto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montoya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goncalves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E. Prat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silham El Kasmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deswartvaegher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Senet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04287700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPT052G" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>