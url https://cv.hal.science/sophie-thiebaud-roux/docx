--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -1415,295 +1415,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green optimization of the first steps for the synthesis of a novel surfactant: Towards the elimination of CMR Solvents and the drastic reduction of the used solvent volume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Giry</w:t>
+                <w:t xml:space="preserve">Modelling and experimental validation of dimethyl carbonate solvent recovery from an aroma mixture by batch distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Cecutti</w:t>
+                <w:t xml:space="preserve">Sophie Lavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Brossard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ella Moreau</w:t>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201901876⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618037v1</w:t>
+                <w:t xml:space="preserve">hal-02618281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimental validation of dimethyl carbonate solvent recovery from an aroma mixture by batch distillation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+                <w:t xml:space="preserve">Green optimization of the first steps for the synthesis of a novel surfactant: Towards the elimination of CMR Solvents and the drastic reduction of the used solvent volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cecutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lavoine</w:t>
+                <w:t xml:space="preserve">Clarisse Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
+                <w:t xml:space="preserve">Ella Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 147, pp.1-17. </w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (29), pp.8621-8625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/slct.201901876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618281v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From crops to products for crops: preserving the ecosystem through the use of bio-based molecules</w:t>
               </w:r>
@@ -2609,51 +2609,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved reverse engineering based on phase equilibria prediction for CO2 capture by integrating deep learning to COSMO-RS</w:t>
+                <w:t xml:space="preserve">Screening of physical solvents for carbon capture through a combined reverse engineeringmachine learning -CAMD approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Parascandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
@@ -2671,97 +2671,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">E2DT 2025 — 3rd International Conference on Energy, Environment &amp; Digital Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIDIC, David Bogle, Flavio Manenti, Piero Salatino, Oct 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135961v1</w:t>
+                <w:t xml:space="preserve">hal-05348836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of physical solvents for carbon capture through a combined reverse engineeringmachine learning -CAMD approach</w:t>
+                <w:t xml:space="preserve">Improved reverse engineering based on phase equilibria prediction for CO2 capture by integrating deep learning to COSMO-RS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Parascandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
@@ -2779,73 +2779,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E2DT 2025 — 3rd International Conference on Energy, Environment &amp; Digital Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIDIC, David Bogle, Flavio Manenti, Piero Salatino, Oct 2025, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348836v1</w:t>
+                <w:t xml:space="preserve">hal-05135961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of solvents for perovskite solar cells using reverse engineering approach</w:t>
               </w:r>
@@ -2959,377 +2959,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution of hexane in vegetable oil extraction using Computer Aided Molecular Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
+                <w:t xml:space="preserve">Selection of green solvents for organic photovoltaic cells applying reverse engineering methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodriguez Donis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE 33 33th European Symposium of Computer Aided Process Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RRB23. International Conference on Renewable Resources &amp; Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Riga, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209656v1</w:t>
+                <w:t xml:space="preserve">hal-04767440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design of bio-based solvents using reverse engineering for the substitution of hexane in vegetable oil extraction</w:t>
+                <w:t xml:space="preserve">Substitution of hexane in vegetable oil extraction using Computer Aided Molecular Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nehmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivonne Rodriguez Donis</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Rodriguez-Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRB23. International Conference on Renewable Resources &amp; Biorefineries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESCAPE 33 33th European Symposium of Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athenes, Greece. pp.1939-1944, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50308-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767322v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of green solvents for organic photovoltaic cells applying reverse engineering methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Eco-design of bio-based solvents using reverse engineering for the substitution of hexane in vegetable oil extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nehmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Rodriguez Donis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jing Wang</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRB23. International Conference on Renewable Resources &amp; Biorefineries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Riga, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767440v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion and inhibition of carbon steel XC38 in a standardized reconstituted geothermal water (SRGW) at 100°C and 120 bars of pressure in the absence or presence of biosourced inhibitors</w:t>
               </w:r>
@@ -5104,51 +5104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parascandolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Beyaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vedrenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benaboura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2024.2445671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Calbrix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30020216" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stojmilovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Ileana Guzman Barrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES29204822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Helali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas von Vietinghoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Immken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidensticker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nehmeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cavaco-Soares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050841" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2020019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Brossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201901876" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.04.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Godard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Elmkaddem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Caro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZLW7S6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2012.0479" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2134-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B18B40E004F6D8B9EE10015B9CCDAE62C83120C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bandres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.07.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5GX9Z8V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gasc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2009.03.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Ramirez Cardenas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Schwersenz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohlst&#228;dt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50385-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50308-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez Donis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04121928v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Garcia-Montoto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montoya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goncalves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E. Prat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silham El Kasmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deswartvaegher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Senet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04287700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPT052G" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boisset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parascandolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Beyaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vedrenne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vaca-Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benaboura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2024.2445671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Calbrix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cecutti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30020216" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Stojmilovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04739781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nydia Ileana Guzman Barrera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Albet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/MOLECULES29204822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04866487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Helali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Betelu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas von Vietinghoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Immken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidensticker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nehmeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez-Donis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cavaco-Soares" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050841" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2020019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.04.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Brossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201901876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Godard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Mouloungui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamal Elmkaddem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Caro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSZLW7S6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2012.0479" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-012-2134-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B18B40E004F6D8B9EE10015B9CCDAE62C83120C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bandres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.07.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5GX9Z8V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gasc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2009.03.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Ramirez Cardenas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Schwersenz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohlst&#228;dt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50385-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez Donis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50308-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04767322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04121928v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rapp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Garcia-Montoto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Montoya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goncalves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745549v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E. Prat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812672v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silham El Kasmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deswartvaegher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Senet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04287700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPT052G" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>