--- v0 (2026-03-15)
+++ v1 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Thiron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en sociologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de l'alimentation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des émotions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des problèmes publics et des controverses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*CERTOP (UMR 5044 du CNRS, de l’Université Toulouse 2 Jean-Jaurès, de l’Université Toulouse 3 Paul Sabatier ; 5 allée Antonio Machado ; 31058 Toulouse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre de la thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : &amp;quot;Ressentir l'industrialisation des transformations alimentaires. L'émotion, un fait social et politique.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés de la thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : alimentation, émotion, problèmes publics, controverse, transformations alimentaires, industrialisation, cuisine, aliment ultra-transformé, moralisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé de la thèse</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(thèse CIFRE avec l'OCHA - Observatoire CNIEL des Habitudes Alimentaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dans la société française contemporaine, les transformations alimentaires industrialisées font l’objet de discussions passionnées. L’industrialisation de l’alimentation est au coeur de débats tant dans les médias grand public, les instances gouvernementales, que dans la communauté scientifique. Cette thèse distingue différentes logiques de catégorisation des transformations alimentaires, et analyse les émotions qu’elles suscitent. Comment les émotions relatives aux différentes catégories de transformations alimentaires se construisent-elles socialement ? Et que ces émotions révèlent-elles de la société contemporaine ? En conjuguant sociologie de l’alimentation, sociologie des émotions, sociologie des problèmes publics et des controverses, la problématique de recherche articule l’analyse aux échelles macro-sociale, micro-sociale et individuelle. À la première, il s’agit de décrire les mécanismes de construction et de diffusion d’une préoccupation collective. À la seconde, il est question d’éclairer les enjeux sociologiques de ces émotions. À la troisième, la construction sociale de l’émotion est interrogée au prisme de la socialisation des individus et des effets de contexte.Pour répondre à ces objectifs, 52 entretiens semi-directifs ont été conduits, des données ethnographiques ont été collectées au cours d’observations de repas à domicile et d’observations de repas filmés sur une plateforme expérimentale (environ 100 heures d’observation), et 13 focus groups ont été menés à partir d’extraits vidéo de ces repas. Ces données qualitatives ont été complétées par l’analyse de documents politiques, médiatiques et scientifiques. La réflexion a été enrichie par l’analyse secondaire de données quantitatives issues d’une recherche pilotée par l’Ocha, le partenaire Cifre de la thèse.Les termes d’aliments « transformés » ou « industriels » recouvrent plusieurs interprétations et renvoient à plusieurs réalités. Les conceptions juridique, paramédicale, culinaire, technologique, actorielle et quantitative de la transformation dialoguent, s’opposent et s’affrontent dans le monde social. Elles sont empruntées tour à tour par les différents acteurs, créant parfois des incompréhensions ou des débats.La diffusion des préoccupations envers les transformations alimentaires industrielles est aujourd’hui intimement liée à la définition d’un problème public autour des aliments « ultra-transformés ». Des normes émotionnelles et représentations sociales conduisant à rejeter les aliments transformés de manière industrielle sont propagées au cours du processus de mise à l’agenda politique de cette question. Les débats sous-jacents à cette controverse traversent les différentes arènes sociales. La diffusion de ces préoccupations produit une morale de l’émotion, dont la réception est différenciée socialement. Au niveau individuel, ces normes et représentations sont intégrées au cours de la socialisation, et sont activées ou non en fonction du contexte en cours. Les résultats mettent en évidence une forme d’accaparement des normes émotionnelles de rejet par les populations favorisées et des logiques de résistance dans les classes populaires, mais aussi dans certaines populations jeunes et diplômées. D’un côté, le rejet des transformations industrielles est un moyen de réaffirmer une position sociale, par l’émotion, tout en prônant un autre système alimentaire avec des rapports à la nature, à la technique et au temps différents. De l’autre, la transgression des normes émotionnelles dominantes vient marquer le désaccord avec des processus de moralisation vécus comme injustes, intrusifs et excluants. Exprimer de la peur, de la colère, du plaisir, de la curiosité ou du dégoût vis-à-vis des différentes transformations alimentaires est ainsi un moyen de tisser des relations, de marquer son appartenance sociale, d’affirmer des convictions, voire d’initier certains changements sociétaux.L’émotion apparaît comme une clé de compréhension des controverses et prises de position parfois mouvementées observées autour des transformations alimentaires industrialisées, et plus largement autour des questions posées par les transitions des filières industrielles.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating, inventing, and caring together: Ephemeral commensality in an experimental restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Endaltseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14687941251406051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les aliments industriels inquiètent...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13cze⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When processed foods become a worry…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or to suffer? The role of cognitive dissonances in the cognitive locking of farm structural investment: an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Akimowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Képhaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-025-00244-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations écologiques dans les critiques de la société industrielle, de la fin des années 1960 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 3 (2), pp.XXIII-XXXI. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent nos goûts et dégoûts pour l’ultra-transformé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (17), pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions toward “industrial” versus “sustainable” foods: when fascination, fear or anger reveal different cultural ideologies and desired futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15528014.2024.2429895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez, Kevin Diter, Sylvie Octobre (dir.), Culture & émotions, la dimension affective des goûts. Paris, Ministère de la Culture-DEPS et Presses de Sciences Po, 272 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.121-123. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12x60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller, Tristan Fournier, Nicolas Bricas, Muriel Figuié (dir.), Méthodes d’investigation de l’alimentation et des mangeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.150-152. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.7753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir alimentaire dans le quotidien des adultes urbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aubert Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Articles VARIA, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.11928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du regard sur les substituts au lait maternel dans les sociétés française et américaine de la fin du XIXe siècle à aujourd’hui. Développement, commercialisation et remise en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (6), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2021.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Influences on the Regulation of Energy Intake and Obesity: A Qualitative Study Comparing Food Customs and Attitudes to Eating in Adults from France and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carlota Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Messer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sévigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (63), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13010063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different and Unequal: A Qualitative Evaluation of Salient Factors Influencing Energy Intake in Adults with Overweight and Obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carlota Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Messer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Conigliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Sakaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis F Ouellette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11061365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et sédentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rose-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Méjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d'Outre-mer. Expertise scientifique collective de l'IRD réalisée à la demande de la Direction de la Santé de l'Etat français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, 2020, 978-2-7099-2719-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiétudes face aux aliments &amp;quot;industriels&amp;quot; et aux filières agroalimentaires : une lecture sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, département TRANSFORM, INRAe, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions gustatives, de la dimension sensible à la dimension morale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Goût : actualités et construction historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire junior Gouach', Université Lyon III, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie au chevet de la planète ? Une pluralité d’émotions face aux promesses techno-solutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire des dynamiques collectives vers une « alimentation durable » en quartier « populaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Meïer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’éco-anxiété », une construction sociale ? Pistes de réflexion issues de la sociologie des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer le futur. Réflexions et expériences depuis l'écologie politique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Inter-Atécopols, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sur l’éco-citoyenneté : le chercheur artisan de la norme malgré lui ? (atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre au quotidien au prisme de la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des émotions de l'alimentation industrielle à celles de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en SHS avec et sur les émotions : quels concepts et quelles méthodologies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-T, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food transition in France: what can we learn from an ethnography of emotions towards food industrialisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Food and Drink Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse autour des aliments ultra-transformés : vers la construction d’un nouveau paradigme alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions et transformation industrielle des aliments : la technique entre fascination et méfiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux méthodologiques et éthiques à l’utilisation d’une plateforme expérimentale pour l’étude des émotions relatives à l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GT 07 émotions &amp; société de l'AISLF, « Vers une société sensible ? Morale / politique / réflexivité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et classer les transformations alimentaires : un sujet à controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études doctorales TESC 2023, "Transformation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-historique des controverses autour des transformations alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Transform, Inrae, Mar 2023, Campus Agro Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts et dégoûts pour les aliments &amp;quot; industriels &amp;quot; : des émotions politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GT 07 émotions &amp; société de l'AISLF, « Vers une société sensible ? Morale / politique / réflexivité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisir, dégoût, colère et anxiété vis-à-vis des aliments &amp;quot;industriels&amp;quot; : des émotions politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l’Association Française de Sociologie (AFS), "Intersections, Circulations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video to study food practices and eating behaviours: Insights from three case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Endaltseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AsiaEuro Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse Jean Jaurès University, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions toward food processing: social and political issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress of the International Network of Sociology of Sensibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the perception of processed foods in France since the 1950s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEHCA Summer University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA (Institut Européen d'Histoire et des Cultures de l'Alimentation), Aug 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiques et controverse autour des aliments « industriels » et « ultra-transformés » : une analyse socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pizza ananas, une faute de goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faute(s) de goût : esthétique, éthique et politique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Jeunes Chercheurs, Laboratoire PLH, UT2J, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser sociologie des émotions et sociologie de l’alimentation : Quel(s) positionnement(s) épistémologique(s) adopter pour l’étude des comportements alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université franco-allemande « Une anthropologie des émotions. Questions d’épistémologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’événement à l’échelle du quotidien : entre rituel et routine, entre exceptionnel et habituel, entre singulier et régulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants de la F3S : penser la contingence et la permanence dans les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CoDoFé 2021, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir alimentaire à travers les âges et le monde : une approche par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Obésité Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pois carré français dans l'alimentation humaine : quels freins et leviers à l'adoption par toutes et tous d'un nouvel aliment dit &amp;quot;durable&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e Journées d'Études de l'AFDN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter la controverse autour des aliments « ultra-transformés » : une analyse sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a questionnaire to assess the relationship between weight status and sociocultural factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dao M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Nutrition Science Meeting 2020 (ASN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au plaisir alimentaire chez les mangeurs urbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentir l'industrialisation des transformations alimentaires : l'émotion, un fait social et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Toulouse, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024TLSEJ012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04508631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patine & Lulu se lancent dans la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sarlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 28 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.81998254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Thiron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en sociologie (Docteure)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Thiron est rattachée au laboratoire UTOPI (Unité de recherche Transitions Organisations Politiques Inégalités) pour ses activités de recherche et à l’ISTHIA (Institut Supérieur du Tourisme, de l'Hôtellerie et de l'Alimentation) pour ses activités d’enseignement au sein de l'Université Toulouse Jean Jaurès (Toulouse, 31).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux portent sur les modèles alimentaires en contexte de transition écologique et sociale et sur la construction sociale des émotions. Elle interroge d’une part, la place des émotions dans les controverses en cours autour de l’industrialisation des filières alimentaires et d’autre part, le rôle des émotions dans la démocratie alimentaire. Elle s’appuie pour cela sur les modalités de la recherche participative ou de la co-recherche en travaillant avec des associations et structures locales. Dans ses recherches, l’émotion apparaît comme une clé de compréhension des controverses et prises de position parfois mouvementées observées autour des filières alimentaires industrialisées et des modalités de la transition alimentaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, elle coordonne les activités scientifiques de la </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plateforme Ovalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – ce qui lui permet d’analyser les rapports différenciés aux enjeux des transitions agricoles et alimentaires en mobilisant des méthodes qualitatives, quantitatives, et des méthodes expérimentales. Elle co-anime également le RIRE (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Interdisciplinaire des Recherches sur les Émotions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : alimentation, émotion, industrialisation, transition, problèmes publics, controverses, aliment ultra-transformé, cuisine, fait-maison, moralisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre de la thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : &amp;quot;Ressentir l'industrialisation des transformations alimentaires. L'émotion, un fait social et politique.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating, inventing, and caring together: Ephemeral commensality in an experimental restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Endaltseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14687941251406051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les aliments industriels inquiètent...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13cze⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When processed foods become a worry…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05309716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or to suffer? The role of cognitive dissonances in the cognitive locking of farm structural investment: an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Akimowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Requier-Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Landman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Képhaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-025-00244-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préoccupations écologiques dans les critiques de la société industrielle, de la fin des années 1960 à nos jours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcation/s : la revue des écologies politiques émancipatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 3 (2), pp.XXIII-XXXI. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bifu.003.00149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent nos goûts et dégoûts pour l’ultra-transformé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (17), pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions toward “industrial” versus “sustainable” foods: when fascination, fear or anger reveal different cultural ideologies and desired futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15528014.2024.2429895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Détrez, Kevin Diter, Sylvie Octobre (dir.), Culture & émotions, la dimension affective des goûts. Paris, Ministère de la Culture-DEPS et Presses de Sciences Po, 272 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.121-123. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12x60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller, Tristan Fournier, Nicolas Bricas, Muriel Figuié (dir.), Méthodes d’investigation de l’alimentation et des mangeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.150-152. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.7753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du regard sur les substituts au lait maternel dans les sociétés française et américaine de la fin du XIXe siècle à aujourd’hui. Développement, commercialisation et remise en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (6), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2021.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir alimentaire dans le quotidien des adultes urbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Aubert Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Articles VARIA, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.11928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Influences on the Regulation of Energy Intake and Obesity: A Qualitative Study Comparing Food Customs and Attitudes to Eating in Adults from France and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carlota Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Messer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sévigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (63), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13010063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different and Unequal: A Qualitative Evaluation of Salient Factors Influencing Energy Intake in Adults with Overweight and Obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carlota Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Messer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Conigliaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Sakaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis F Ouellette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11061365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique et sédentarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Rose-Hélène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Méjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d'Outre-mer. Expertise scientifique collective de l'IRD réalisée à la demande de la Direction de la Santé de l'Etat français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, 2020, 978-2-7099-2719-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions gustatives, de la dimension sensible à la dimension morale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Goût : actualités et construction historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire junior Gouach', Université Lyon III, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiétudes face aux aliments &amp;quot;industriels&amp;quot; et aux filières agroalimentaires : une lecture sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, département TRANSFORM, INRAe, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construire des dynamiques collectives vers une « alimentation durable » en quartier « populaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Meïer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’éco-anxiété », une construction sociale ? Pistes de réflexion issues de la sociologie des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparer le futur. Réflexions et expériences depuis l'écologie politique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres Inter-Atécopols, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie au chevet de la planète ? Une pluralité d’émotions face aux promesses techno-solutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sur l’éco-citoyenneté : le chercheur artisan de la norme malgré lui ? (atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre au quotidien au prisme de la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food transition in France: what can we learn from an ethnography of emotions towards food industrialisation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Food and Drink Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse autour des aliments ultra-transformés : vers la construction d’un nouveau paradigme alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des émotions de l'alimentation industrielle à celles de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en SHS avec et sur les émotions : quels concepts et quelles méthodologies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS-T, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions et transformation industrielle des aliments : la technique entre fascination et méfiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès international des sociologues de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux méthodologiques et éthiques à l’utilisation d’une plateforme expérimentale pour l’étude des émotions relatives à l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GT 07 émotions &amp; société de l'AISLF, « Vers une société sensible ? Morale / politique / réflexivité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goûts et dégoûts pour les aliments &amp;quot; industriels &amp;quot; : des émotions politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GT 07 émotions &amp; société de l'AISLF, « Vers une société sensible ? Morale / politique / réflexivité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-historique des controverses autour des transformations alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Transform, Inrae, Mar 2023, Campus Agro Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et classer les transformations alimentaires : un sujet à controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études doctorales TESC 2023, "Transformation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisir, dégoût, colère et anxiété vis-à-vis des aliments &amp;quot;industriels&amp;quot; : des émotions politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l’Association Française de Sociologie (AFS), "Intersections, Circulations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions toward food processing: social and political issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress of the International Network of Sociology of Sensibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Online, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using video to study food practices and eating behaviours: Insights from three case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Endaltseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AsiaEuro Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse Jean Jaurès University, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pizza ananas, une faute de goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faute(s) de goût : esthétique, éthique et politique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Jeunes Chercheurs, Laboratoire PLH, UT2J, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the perception of processed foods in France since the 1950s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEHCA Summer University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA (Institut Européen d'Histoire et des Cultures de l'Alimentation), Aug 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiques et controverse autour des aliments « industriels » et « ultra-transformés » : une analyse socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’événement à l’échelle du quotidien : entre rituel et routine, entre exceptionnel et habituel, entre singulier et régulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants de la F3S : penser la contingence et la permanence dans les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CoDoFé 2021, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser sociologie des émotions et sociologie de l’alimentation : Quel(s) positionnement(s) épistémologique(s) adopter pour l’étude des comportements alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université franco-allemande « Une anthropologie des émotions. Questions d’épistémologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir alimentaire à travers les âges et le monde : une approche par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Obésité Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pois carré français dans l'alimentation humaine : quels freins et leviers à l'adoption par toutes et tous d'un nouvel aliment dit &amp;quot;durable&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e Journées d'Études de l'AFDN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrypter la controverse autour des aliments « ultra-transformés » : une analyse sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guionnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a questionnaire to assess the relationship between weight status and sociocultural factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dao M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Nutrition Science Meeting 2020 (ASN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport au plaisir alimentaire chez les mangeurs urbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressentir l'industrialisation des transformations alimentaires : l'émotion, un fait social et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Toulouse, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024TLSEJ012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04508631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patine & Lulu se lancent dans la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Joan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sarlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 28 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.81998254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,203 +104,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -337,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Sophie_Thiron/research" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/sophie-thiron-618b3183/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487941v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guionnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687941251406051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05138561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13cze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Landman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-025-00244-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05362113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.00149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05138554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15528014.2024.2429895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x60" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0B42CWXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03729502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7753" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03406776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aubert Plard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.11928" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.10.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03375122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Dao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Messer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sergeant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;vign&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03375159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Conigliaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Sakaida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F Ouellette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061365" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rose-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04988113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05047425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05151250v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05158755v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Me&#239;er" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05141075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04992382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04023701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04051440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04152252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04301625v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gabas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03768883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03902133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03685743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03616274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03616276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03616277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Moisset" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03857628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylie Rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03376774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dao M." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergeant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03376825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04508631v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03893066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarlat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.81998254" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/recherche/ovalie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rire-reseau-emotions.gitpages.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Sophie_Thiron/research" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/sophie-thiron-618b3183/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Endaltseva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guionnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14687941251406051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05138561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13cze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Landman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-025-00244-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05362113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bifu.003.00149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05138554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15528014.2024.2429895" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12x60" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0B42CWXV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03729502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7753" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soula" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.10.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03406776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aubert Plard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.11928" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03375122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Dao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Messer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sergeant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;vign&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03375159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Conigliaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Sakaida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F Ouellette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061365" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rose-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05047425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04988113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05158755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Me&#239;er" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05141075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05151250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04992382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140498v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04051440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04023701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04152252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04301625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gabas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03685743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03768883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03902133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03616276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03616274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03616277v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Moisset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03857628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylie Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03376774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dao M." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergeant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03376825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04508631v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEJ012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03893066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Joan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarlat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.81998254" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>