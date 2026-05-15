--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sophie tingry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6311-9330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131498800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electrodeposition of structured copper catalyst for effective formaldehyde electrooxidation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Serradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Dehchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Glyphosate in Water by Electro-Oxidation on Magneli Phase: Application to a Nanofiltration Concentrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Maturin Awesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Tchakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (15), pp.3153. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30153153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphidation‐Free Synthesis of Ni x Co y P on Nanostructured N,S,P‐Doped Carbon Networks as Self‐Supported Multifunctional Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Shahrokhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2400276, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sstr.202400276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the performance of glucose anomers in a hydroxide anion exchange membrane electrolyzer operating with pulse electrodeposited gold for paired electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massomeh Ghorbanloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 490, pp.144275. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Study of Chemically Electrodeposited Cuprous Oxide (Cu2O) thin Films on ITO Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Nouasria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ben Elkhettab Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Fenniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11468-024-02286-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Biomass Electro-Valorization for Paired Electrosynthesis of Valuable Chemicals and Fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aesr.202300302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIFICATION OF POLYPYRROLE FILM WITH GOLD MICROPARTICLES FOR GLUCOSE OXIDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Chikouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Dehchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Rezig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Review and Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (09), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218625X24500690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis-Assisted Direct Growth of Gold-Based Electrocatalysts for Glycerol Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisara Amanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), pp.1713. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13111713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171655v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Route to Complex Materials Consisting of Multiple Crystalline Phases Ir‐Ru‐Ir$_x$Ru$_{1‐x}$O$_2$ as Multifunctional Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.2300746. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202300746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-electrocatalytic performance of poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD/CVD for H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Bekheet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samélor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 637, pp.157919. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.157919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into continuous glucose monitoring: from medical basics to commercialized devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Chmayssem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Nadolska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Tubbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Sadowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Vadgma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 190 (5), pp.177. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00604-023-05743-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of three-dimensional electrocatalytic all-in-one electrodes by leveraging electrospinning and calcination approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massomeh Ghorbanloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (1), pp.47-50. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC05873A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the photocatalytic performance of ZnO thin films in the UV and sunlight range by Cu doping and additional coupling with Cu2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Nouasria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hrbac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (9), pp.13283-13294. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.01.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Pitfalls of Comparing ORR Kinetic Data for Pd-Based Electrocatalysts without the Experimental Conditions of the Current–Potential Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.952-957. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.2c00181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Electrocatalytic Reactivity of Glucose Anomers at Bare Gold Electrocatalysts for Biomass-Fueled Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Phang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.12563-12571. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c03399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol electro‐reforming in alkaline electrolysis cells for the simultaneous production of value‐added chemicals and pure hydrogen – Mini‐review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elsa.202100174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Oxygen-to-Hydrogen Peroxide Electro-Conversion at Electrocatalysts Derived from Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.607. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Electrocatalytic Seawater Splitting at Heterogeneous Nickel-Cobalt Based Electrocatalysts Engineered from Oxidative Aniline Polymerization and Calcination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), pp.5926. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26195926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Synthesis of an Organometallic Material Based on Polypyrrole/MnO2 as High-Performance Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waffa Rakhrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Cherrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Chikouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10904-020-01664-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-Modified Pd as an Effective Multifunctional Electrocatalyst for Catalytic Oxygen Reduction and Glycerol Oxidation Reactions in Alkaline Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (9), pp.9944-9960. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.1c01920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of eggshell as a low-cost adsorbent for removal of cadmium: kinetic and isotherm studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Lemlikchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-021-01619-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient doping of Cu(I) and Cu(II) in ZnO nanorod photoanode by electrochemical deposition for enhanced photocurrent generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Nouasria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.03.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and plant health in relation to dynamic sustainment of Eh and pH homeostasis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 466 (1-2), pp.391-447. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05047-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium and Ruthenium Modified Polyaniline Polymer Leads to Nanostructured Electrocatalysts with High Performance Regarding Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razik Djara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.190. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13020190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tartaric acid regulated the advanced synthesis of bismuth-based materials with tunable performance towards the electrocatalytic production of hydrogen peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (36), pp.18840-18855. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ta06466a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Supported Electrocatalysts Derived from Nickel‐Cobalt Modified Polyaniline Polymer for H2‐Evolution and O2‐Evolution Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razik Djara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202001235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the control of the desorption rate of hydrogen released from the adsorption storage bed to supply a fuel cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.17605-17612. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.04.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Carbon-Nitrogen-Sulfur-Nickel Networks Derived From Polyaniline as Bifunctional Catalysts for Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razik Djara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.385. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.00385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the electrooxidation of biomass-based organic molecules for energy, chemicals and hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.3071-3112. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CY02446H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromide-Regulated Anisotropic Growth of Desert-Rose-Like Nanostructured Gold onto Carbon Fiber Electrodes as Freestanding Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Minteer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (8), pp.7560-7571. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.0c01008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electrocatalytic activity and selectivity of glycerol oxidation triggered by nanoalloyed silver–gold nanocages directly grown on gas diffusion electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Boukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (18), pp.8848-8856. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ta01063d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from the Physicochemical and Electrochemical Screening of the Potentiality of the Chemically Synthesized Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razik Djara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (6), pp.066503. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ab7d40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison with different methods for ethanol/O2 biofuel cell based on NAD+ cofactor immobilized and activated by two types of carbon nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.623-631. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-020-04506-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroanalytical Assessment of the Oxygen Permeability at the Gas‐Solid‐Liquid Interface in Polymer‐based Materials for Lens Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jarboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (24), pp.4879-4888. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202001160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electrocatalytic performance triggered by atomically bridged boron nitride between palladium nanoparticles and carbon fibers in gas-diffusion electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Lamboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 257, pp.117917. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.117917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fe concentration on properties of ZnO nanostructures and their application to photocurrent generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Karar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tabchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.76-80. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year stability of glucose dehydrogenase confined in a 3D carbon nanotube electrode with coated poly-methylene green: Application as bioanode for a glucose biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatef Ben-Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Szymczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Vadgama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zelsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 847, pp.113069. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Multilayers of Urchin-like ZnO Nanowires Coated with TiO 2 Nanostructures for Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.3705-3714. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.8b00849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultraviolet photo-response of ZnO nanostructures prepared by electrodeposition and atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssin Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 444, pp.253 - 259. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.02.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic and Electroanalytic Investigation of Carbohydrates Oxidation on Gold-Based Nanocatalysts in Alkaline and Neutral pHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (9), pp.H425 - H436. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0311809jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Catalytic Glycerol Oxidation Activity Enabled by Activated-Carbon-Supported Palladium Catalysts Prepared through Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoda El gaddari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (5), pp.743 - 747. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201701196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Inorganic Materials at Work in Electrochemical Sensing and Biofuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal7010031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urchin-inspired ZnO-TiO 2 core-shell as building blocks for dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerra-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Herro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.314 - 321. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Electrocatalysis for Energy Conversion and Synthesis of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2573 - 2605. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal direct electron transfer between MWCNTs@COOH/BOD/chitosan layer and porous carbon felt for dioxygen reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 230, pp.373 - 381. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.01.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced UV photosensing properties of ZnO nanowires prepared by electrodeposition and atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Alchaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssin Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (10), pp.2877 - 2886. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-017-3612-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $Cu_{2}O{\backslash}ZnO$ nanowires heterojunction designed by combining electrodeposition and atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssin Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 426, pp.301 - 306. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.07.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant- and Binder-Free Hierarchical Platinum Nanoarrays Directly Grown onto a Carbon Felt Electrode for Efficient Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widya Ernayati Kosimaningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (27), pp.22476 - 22489. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b04651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and stability of chitosan-MWCNTs-laccase biocathode: Effect of MWCNTs surface charges and ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ichi-Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 799, pp.26 - 33. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2017.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Route to Gold Nanoparticles Embedded in Electrospun Carbon Fibers as an Efficient Catalyst Material for Hybrid Alkaline Glucose Biofuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.629 - 637. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201500537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a novel fuel cell-Fenton system: a smart approach to zero energy depollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Huong Ti Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Esmilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA05443A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold particles growth on carbon felt for efficient micropower generation in a hybrid biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219, pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.09.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164 (2), pp.G29 - G35. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0571702jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of supramolecular triarylamine nanowires in mesoporous silica and biocompatible electrodes thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erol-Dan Licsandru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.5605 - 5611. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nr06977g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of cantilevered porous electrodes into microfluidic co-laminar enzymatic biofuel cells: Toward higher enzyme loadings for enhanced performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xurography for 2D and multi-level glucose/O2 microfluidic biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-014-1539-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Spatial Organization of Electrospun Fibers in a Carbon Felt for Enhanced Bioelectrode Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (3), pp.494 - 502. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201402324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold coated optical fibers as three-dimentional electrodes for microflidic enzymatic biofuel cells : Toward geometrically enhanced performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomicrofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9(4), pp.041102. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4928946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun Carbon Fibers: Promising Electrode Material for Abiotic and Enzymatic Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (16724-16733), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer inclusion membrane extraction of cadmium(II) with Aliquat 336 in micro-channel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Sahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Montels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.605 - 610. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of electric properties of polypyrrole by copper electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Chikouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sahari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (6), pp.1076 - 1080. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wireless sensor powered by a flexible stack of meembraneless enzymatic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.583-589. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2015.05.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances des biopiles enzymatiques par le design de nouveaux matériaux d’électrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 390, pp. 36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized electrode arrangement and activation of bioelectrodes activity by carbon nanoparticles for efficient ethanol microfluidic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Técher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269, pp.834-840. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly efficient gold/electrospun PAN fiber material for improved laccase biocathodes for biofuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abou Chaaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (8), pp.2794. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ta14531j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor/biofuel cell hybrids based on wired enzymes on carbon nanotube matrices: autonomous reloading after high power pulses in neutral buffered glucose solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Agnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.1884 - 1888. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3EE43986K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on Hybrid Glucose Biofuel Cells Based on Bilirubin Oxidase Cathode and Gold-Based Anode Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (11), pp.1976-1987. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201402142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced performance of electrospun carbon fibers modified with carbon nanotubes: promising electrodes for enzymatic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (24), pp.245402. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/24/24/245402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic constitutional electrodes-toward functional fullerene wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mihai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.3667-3669. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc41450g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative powerful and mediatorless H2/O2 biofuel cell based on an outstanding bioanode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciaccafava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Poulpiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Técher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Giudici-Orticoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.25 - 28. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazole-Quartet Water and Proton Dipolar Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (48), pp.11366 - 11372. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201103312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid layered double hydroxides-polypyrrole composites for construction of glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (28), pp.10378-10384. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.01.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Electroreduction Catalyzed by Bilirubin Oxidase Does Not Release Hydrogen Peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradel Tonda-Mikiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.268 - 272. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-011-0062-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membraneless microchannel glucose biofuel cell with improved electrical performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 149 (1), pp.44 - 50. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2010.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction of Cr(VI) over metallic species by polymer inclusion membrane (PIM) using anion (Aliquat 336) as carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kebiche-Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benamor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 258 (1-3), pp.59 - 65. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2010.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the performances of a single concentric glucose/O2 biofuel cell by combination of bilirubin oxidase/Nafion cathode and Au-Pt anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.111-113. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2008.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term activity of covalent grafted biocatalysts during intermittent use of a glucose/O-2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (11), pp.2998 - 3003. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic biofuel cell for energy production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.1 -15. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microfluidic glucose biofuel cell to generate micropower from enzymes at ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (3), pp.592 - 595. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2008.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical performance of a glucose/oxygen microfluidic biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 193 (2), pp.602 -606. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitated Cd(II) transport accross CTA polymer inclusion membrane using anion (Aliquat 336) and cation (D2EHPA) metal carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kebiche-Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 410, pp.438-445. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentric glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 622, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode biomaterials base don immobilized laccase. Application for enzymatic reduction of dioxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.932-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00304310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode biomaterials based on immobilized laccase. Application for enzymatic reduction of dioxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5-6), pp.932-938. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitated transport of copper(II) across supported liquid membrane and polymeric plasticized membrane containing 3-phenyl-4-benzoylisoxazol-5-one as carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mitiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sahmoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325 (2), pp.605 - 611. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized dual-mode modelling of xylene isomer sorption in polyvinylalcohol membranes containing alpha-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 317 (1-2), p. 2-13; doi:10.1016/j.memsci.2007.07.033. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2007.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen transport through laccase biocathodes for a membrane-less glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.331-336. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of porous carbon tubes with enzymes: application for biofuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Querelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9221-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer inclusion membranes : the concept of fixed sites membrane revised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaudichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thominette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 290, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2006.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier-mediated trasnport of Cr(III) accross Lasalocid A-NPOE supported liquid membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaghbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 204 (1-3), pp.234-240. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate/Carbone composite beads for laccase and glucose oxidase encapsulation for application in biofuel cell technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.1779-1786. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10529-006-9160-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for the control of liquid-solid interface evoltion and chemical reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2-3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective pertraction of isomers using membranes having fixed cyclodextrin as molecular recognition sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 193, pp.291-298. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2005.04.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertraction of xylene isomers using cyclodextrin-containing membranes : mass transport mechanism and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahib Bouchtalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 200 (1-3), pp.103-105. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane contactors for glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.426-428. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of microfiltration polypropylene membranes by allyalamine plasma treatment - Influence of the attachement route on peroxidase immobilization and enzyme efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.K. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (4), pp.868-876. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enzmictec.2006.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon paste biosensor for phenol detection of impregnated tissue. Modification of selectivity by using B-Cyclodextrin-containing PVA membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.222-226. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd(II) transport across supported liquid membranes (SLM) and polymeric plasticized membranes (PPM) mediated by Lasalocid A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fontas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (2), pp.189 - 193. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of Platinum(IV) through supported liquid membrane (SLM) and polymeric plasticized membrane (PPM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 263 (1-2), pp.96-102. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2005.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la membrane liquide supportée à l'extraction du Cr(III) par le Lasalocide A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Chimique de Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of Alpha-cyclodextrin containing membranes. Application to the selective extraction of xylene isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (23), pp.9615-9625. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.07.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fullerene membrane transport mediated by ?-cyclodextrin immobilised in poly(vinyl alcohol) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Eddaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (8), pp.1390 - 1395. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.1240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Langmuir–Blodgett monolayers containing carboxylic ionophores. Application to Na+ and Ca2+ ISFET-based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rochefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Desfours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1-2), pp.43 - 46. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00056-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-electrocatalytic performance of poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD/CVD for H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Poupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Mreyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IRN-NMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Dynamics of the Galvanic Replacement Reaction to Develop Free-Standing Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Francisco, United States. pp.2469-2469, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2024-01442469mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs électrochimiques à base de nanomatériaux pour la détection de l'acide ascorbique pour des applications biomédicales et agroalimentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Adaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Microcapteurs chimiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of silver-gold electrocatalysts directly grown on gas diffusion electrodes for the selective electrooxidation of glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Boukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecNano10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the dynamics of galvanic replacement reaction to design metallic cages as free-standing electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD/CVD for water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Ahmed Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales des Carburants Solaires, Plénières 2023 du GdR Solar Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-electrocatalytic performance of poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD/CVD for H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Ahmed Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIEM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites à base de bismuth pour l’électrosynthèse électrocatalytique du peroxyde d’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’électrochimie (JE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered unique structure of Pd-Fe for high thresholds of electrocatalytic performance in oxygen reduction and glycerol oxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends in Electrochemistry 41st Meeting of the Electrochemisty Group of the Spanish Royal Society of Chemistry, 1st French‐Spanish Atelier/Workshop on Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced photo-electrocatalytic performance of poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD and CVD for H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Ahmed Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Nanostructured Materials (NANO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From solar energy to hydrogen production via (o)CVD processed PEDOT/TiO2 nano-tree films. Coupling with water remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr A Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières du GdR Solar Fuels 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the mystery of the galvanic replacement reaction to engineer next generation electrocatalysts: Nanostructured cages of silver-gold alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Or-Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From solar energy to hydrogen production /water remediation via (o)CVD processed poly(3,4 ethylenedioxythiophene)/TiO2 nano tree films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Ahmed Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mreyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Emerging Solat Energy Materials and Applications (ESEMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silver-gold cages directly grown on gas diffusion electrodes for highly active and selective glycerol electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting H2-Evolution and O2-Evolution Reactions by Self-Supported Electrocatalysts Derived from Nickel-Cobalt Modified Polyaniline Polymer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razik Djara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021 on Low-Temperature FUEL CELL, ELECTROLYSER &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-based nanocatalysts for glycerol electro-oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designed catalytic nanostructures for the biomass electro-reforming in membrane electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Balard Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developed Nanomaterials with a Pd core -Fe-Pd skin Structure for Efficient Electrocatalytic Performance in Oxygen Reduction and Glycerol Oxidation Reactions in Alkaline Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Digital Meeting, France. pp.1425-1425, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2021-02491425mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developed Nanomaterials with a Pdcore-Fe-Pdskin structure for efficient electrocatalytic performance in oxygen reduction and glycerol oxidation reactions in alkaline electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">240th ECS Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered bismuth-based materials with tunable structure and electrocatalytic performance in hydrogen peroxide electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society (ACS) Fall National Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures électrocalytiques pour les piles à combustible et la production de H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des avis 2019, LES NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient conversion of CO2 to fuel resources using formate dehydrogenase immobilized on gold/electrospun PAN fiber material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th LAAS International Science Conference (LAAS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système zéro-énergie pour la dépollution des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. X. H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid biofuel cell powered by glucose and oxygen for energy conversion and sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials Inspired by the Living world for Energy (SMILE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, RUEIL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold particles embedded in porous carbon as efficient catalyst materials for hybrid alkaline glucose biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMN meeting on mesoporous materials, Energy materials nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biopiles hybrides pour la production d’energie electrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Biotrace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of gold particles on carbon felt for efficient micropower generation in a hybrid biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold nanoparticles embedded in porous carbon as efficient catalyst material for hybrid alkaline glucose biofuel cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Mesoporous Materials Energy materials nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of urchin-like zinc oxide nanowires for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Herro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Bioinspired and Biobased Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of novel porous carbon-based material for a zero-energy depolluting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception des oursins à base de nanofils de ZnO pour des applications en photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Herro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Conférence Scientifique Internationale, USEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, kaslik, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of novel Fuel Cell-Fenton system: a smart approach to zero energy depollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Bioinspired and Biobased Chemistry &amp; Materials - N.I.C.E. 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot route to electrospun carbon fibers decorated with gold (nano)particles for the electrochemical oxidation of glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">57.Elaboration and characterization of urchin-like Zinc Oxide Nanowires for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Herro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Nanotechnologies: “Research, Innovation and Economic Challenges” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising electrospun carbon fibers material for abiotic and enzymatic catalysis in hybrid biofuel cell for energy conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Functional Materials - AFM-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a new Glucose/O2 microfluidic biofuel cell using thin and flexible films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII International Symposium on Bioelectrochemistry and Bioenergetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun Carbon felt-bare and modified with Gold nanoparticles-as electrode materials for biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Nanotechnologies: “Research, Innovation and Economic Challenges”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic enzymatic biofuel cells to generate electrical energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of electrospun carbon fiber electrodes for enzymatic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun carbon fibers for hybrid and enzymatic bio-fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoschool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning: from fundamentals to applications. The example of electrospun carbon fibers as promising electrodes for enzymatic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Nanostructures and Applications SSNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun carbon felts – bare and modified with gold nanoparticles – as electrode materials for biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Nanotechnologies: Research, Innovation and Economic Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun carbon fibers as promising electrodes for enzymatic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Electrospinning 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular nanofibrils-toward nanoscaled electrode systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Licsandru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun carbon fibers: a promising electrode material for abiotic and enzymatic catalysis in hybrid biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopile enzymatique à lactate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque du Groupe Français de Bioélectrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular nanofibrils-toward nanoscaled electrode systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erol Licsandru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Franco-Roumain de Chimie Appliquée - COFrROCA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot route to Carbon Electrospun Fibers decorated with Metal-based Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrospinning 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th International conference on frontiers of polymers and advanced materials Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power production with biofuel cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopiles enzymatiques miniatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopiles enzymatiques miniatures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microfluidic devices to design miniature enzymatic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop france-chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Electrocatalytic membranes for glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Membranes 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;An enzyme-based microfluidic biofuel cell to generate micropower from glucose and oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode biomaterials based on immobilized laccase. Application for enzymatic reduction of dioxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA 2006 - 5èmes Journées Maghreb-Europe : Les Matériaux et leurs Applications aux Dispositifs et Capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Mahdia, Tunisia. pp.932-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopile glucose/O2 concentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Modification of porous carbon tubes with enzymes : application for biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Querelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EEE, 3-5 Octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier mediated transport of Cr(III) accross lasalocid A-NPOE supported liquid membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaghbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination Strategies in South Mediterranean Countries - EUROMED 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Enzymatic glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xième Colloque du Groupe Français de Bioélectrochimie, April 5-7, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Céret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Prepration of catalytic membranes by immobilization of enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.K. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes, ICOM 2005 - August, 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application. BES-ISE 2005: XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry, Coimbra, 19-24 June 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application. BES-ISE 2005: XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry, Coimbra, 19-24 June 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, COIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth Congress of the Bioelectrochemical Society (BES) - May 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Modification of porous carbon tubes with enzymes : application for biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Querelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EEE, October 3-5, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteurs électrochimiques membranaires pour l'élaboration de biopiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane contactors for enzymatic reaction: application for biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membranes and Membrane Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Membrane contactors for enzymatic reaction : application for biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM 2005 - august 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Mediated enzyme reactions fot the development of bioelectrodes for biofuel cells application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry - June 19-24, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Membrane contactors for enzymatic reactions : application for biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM, August 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Pertraction of xylène isomers using facilitated transport membranes containing grafted Alpha-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes, ICOM - August 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Extraction of organic pollutants using facilitated transport membranes based on cyclodextrin immobilized in a polymer matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Ressources in Mediterranean Basin (WATMED 2) - November 14-17, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Modification of carbon porous tubes with enzymes : application for biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EEE, October 3-5, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Modification par éléctropolymérisation de matériaux conducteurs avec des analogues N-substitués du pyrrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Grand Sud-Ouest - July 5-8, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of catalytic membranes by immobilization of enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.K. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes - ICOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Modification par électropolymérisation de matériaux conducteurs avec des analogues N-substitués du pyrrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Grand Sud-Ouest, Société Française de Chimie, November 25, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of carbon porous tubes with enzymes: application for biofuel cell. 7th European Symposium on Electrochemical Engineering, Toulouse, 3-5 October, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modification of carbon porous tubes with enzymes: application for biofuel cell.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Metal ion facilitated transport accross supported liquid membranes (SLM) and polymeric plasticized membranes (PPM) embedding Lasalocid A and Aliquat 336 as carriers. How to interpret their respective efficiencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes, ICOM 2005 - August 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Séparation d'isomères à l'aide de membranes contenant des cyclodextrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Industrielles des Procédés Membranaires en Chimie et Production d'Energie - June 13-14, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane contactors for enzymatic reaction : application for biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes - ICOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Application de membranes contenant des cyclodextrines à la séparation des isomères du xylène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Jounrée Francophone du Club Cyclodextrine - March 17-18, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances photo-électro-catalytiques de bi-couches de poly(3,4-éthylènedioxythiophène)/TiO2 déposées par oCVD et CVD pour la production de H2 couplée à la remédiation de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr A. Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Poupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Mreyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de bi-couches poly (3,4-éthylènedioxythiophène)/TiO2 par voie sèche (MOCVD et oCVD) pour la production d'hydrogène couplée à la remédiation de l'eau par voie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr A. Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Poupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Mreyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced micro-power fuel cell for bionanotechnology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop: Nanomaterials for Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinity organic membranes for naringin extraction from orange juice of Bigaradier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Matériaux & Energétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Casablanca, Morocco. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres de carbone electrospun : un matériau d’électrode prometteur pour la catalyse abiotique et enzymatique des biopiles hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque du Groupe Français de Bioélectrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sète, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme based biofuel cells – and nanostructured electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Interfacial Chemistry: Surface Science and Electrochemistry; Elsevier (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Pertraction of xylene isomers using cyclodextrin-containing membranes : mass transport mechanism and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Biomatériaux d'électrode pour la conversion d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Enzymatic glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Biomatériaux d'électrodes pour la construction de biopiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Carrier mediated transport of Cr(III) accross lasalocid A-NPOE supported liquid membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaghbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Utilisation de membranes contenant des CD pour l'extraction de composés d'un mélange complexe et la séparation d'énantiomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Biomatériaux d'électrode pour la connexion d'enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Development of bioelectrodes for biofuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Biomatériaux d'électrode pour la construction de biopiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Grafting of new derivatives of 2,2'-azino-bis-(3-ethylbenzothiazoline-6-sulfonate diammonium) salt on the electrode. Biofuel cell application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Membrane separators for glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux moléculaires aux matériaux membranaires bio-inspirés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. UM II montpellier, Faculté des Sciences et Techniques du Languedoc, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00448655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId619"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sophie tingry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6311-9330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131498800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic electrodeposition of structured copper catalyst for effective formaldehyde electrooxidation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour Serradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Dehchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Glyphosate in Water by Electro-Oxidation on Magneli Phase: Application to a Nanofiltration Concentrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Maturin Awesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Tchakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (15), pp.3153. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30153153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the performance of glucose anomers in a hydroxide anion exchange membrane electrolyzer operating with pulse electrodeposited gold for paired electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massomeh Ghorbanloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 490, pp.144275. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2024.144275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphidation‐Free Synthesis of Ni x Co y P on Nanostructured N,S,P‐Doped Carbon Networks as Self‐Supported Multifunctional Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Shahrokhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2400276, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sstr.202400276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Study of Chemically Electrodeposited Cuprous Oxide (Cu2O) thin Films on ITO Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Nouasria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Ben Elkhettab Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Fenniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11468-024-02286-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Biomass Electro-Valorization for Paired Electrosynthesis of Valuable Chemicals and Fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy and Sustainability Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aesr.202300302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIFICATION OF POLYPYRROLE FILM WITH GOLD MICROPARTICLES FOR GLUCOSE OXIDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Chikouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charif Dehchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Rezig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Review and Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (09), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218625X24500690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Route to Complex Materials Consisting of Multiple Crystalline Phases Ir‐Ru‐Ir$_x$Ru$_{1‐x}$O$_2$ as Multifunctional Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.2300746. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202300746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis-Assisted Direct Growth of Gold-Based Electrocatalysts for Glycerol Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aisara Amanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), pp.1713. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13111713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171655v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-electrocatalytic performance of poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD/CVD for H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Bekheet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samélor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 637, pp.157919. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.157919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into continuous glucose monitoring: from medical basics to commercialized devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Chmayssem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Nadolska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Tubbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Sadowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Vadgma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 190 (5), pp.177. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00604-023-05743-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Pitfalls of Comparing ORR Kinetic Data for Pd-Based Electrocatalysts without the Experimental Conditions of the Current–Potential Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.952-957. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.2c00181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the photocatalytic performance of ZnO thin films in the UV and sunlight range by Cu doping and additional coupling with Cu2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Nouasria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hrbac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (9), pp.13283-13294. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.01.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of three-dimensional electrocatalytic all-in-one electrodes by leveraging electrospinning and calcination approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Hagheh Kavousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massomeh Ghorbanloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (1), pp.47-50. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC05873A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycerol electro‐reforming in alkaline electrolysis cells for the simultaneous production of value‐added chemicals and pure hydrogen – Mini‐review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elsa.202100174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Electrocatalytic Reactivity of Glucose Anomers at Bare Gold Electrocatalysts for Biomass-Fueled Electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tammy Phang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.12563-12571. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c03399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Oxygen-to-Hydrogen Peroxide Electro-Conversion at Electrocatalysts Derived from Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Knani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.607. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14030607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of eggshell as a low-cost adsorbent for removal of cadmium: kinetic and isotherm studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Lemlikchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-021-01619-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient doping of Cu(I) and Cu(II) in ZnO nanorod photoanode by electrochemical deposition for enhanced photocurrent generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Nouasria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.03.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the Electrocatalytic Seawater Splitting at Heterogeneous Nickel-Cobalt Based Electrocatalysts Engineered from Oxidative Aniline Polymerization and Calcination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), pp.5926. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26195926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Synthesis of an Organometallic Material Based on Polypyrrole/MnO2 as High-Performance Cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waffa Rakhrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Cherrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Chikouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10904-020-01664-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-Modified Pd as an Effective Multifunctional Electrocatalyst for Catalytic Oxygen Reduction and Glycerol Oxidation Reactions in Alkaline Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (9), pp.9944-9960. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.1c01920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and plant health in relation to dynamic sustainment of Eh and pH homeostasis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 466 (1-2), pp.391-447. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05047-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iridium and Ruthenium Modified Polyaniline Polymer Leads to Nanostructured Electrocatalysts with High Performance Regarding Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razik Djara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.190. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13020190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in the electrooxidation of biomass-based organic molecules for energy, chemicals and hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.3071-3112. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CY02446H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Carbon-Nitrogen-Sulfur-Nickel Networks Derived From Polyaniline as Bifunctional Catalysts for Water Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razik Djara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.385. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.00385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tartaric acid regulated the advanced synthesis of bismuth-based materials with tunable performance towards the electrocatalytic production of hydrogen peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (36), pp.18840-18855. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ta06466a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐Supported Electrocatalysts Derived from Nickel‐Cobalt Modified Polyaniline Polymer for H2‐Evolution and O2‐Evolution Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razik Djara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202001235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the control of the desorption rate of hydrogen released from the adsorption storage bed to supply a fuel cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.17605-17612. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.04.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electrocatalytic activity and selectivity of glycerol oxidation triggered by nanoalloyed silver–gold nanocages directly grown on gas diffusion electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Boukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (18), pp.8848-8856. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ta01063d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bromide-Regulated Anisotropic Growth of Desert-Rose-Like Nanostructured Gold onto Carbon Fiber Electrodes as Freestanding Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Minteer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (8), pp.7560-7571. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.0c01008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from the Physicochemical and Electrochemical Screening of the Potentiality of the Chemically Synthesized Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razik Djara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (6), pp.066503. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ab7d40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison with different methods for ethanol/O2 biofuel cell based on NAD+ cofactor immobilized and activated by two types of carbon nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.623-631. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-020-04506-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroanalytical Assessment of the Oxygen Permeability at the Gas‐Solid‐Liquid Interface in Polymer‐based Materials for Lens Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jarboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (24), pp.4879-4888. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.202001160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fe concentration on properties of ZnO nanostructures and their application to photocurrent generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Karar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tabchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.76-80. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02199626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced electrocatalytic performance triggered by atomically bridged boron nitride between palladium nanoparticles and carbon fibers in gas-diffusion electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Zgheib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Lamboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 257, pp.117917. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.117917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year stability of glucose dehydrogenase confined in a 3D carbon nanotube electrode with coated poly-methylene green: Application as bioanode for a glucose biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatef Ben-Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Szymczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Vadgama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zelsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 847, pp.113069. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocatalytic and Electroanalytic Investigation of Carbohydrates Oxidation on Gold-Based Nanocatalysts in Alkaline and Neutral pHs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (9), pp.H425 - H436. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0311809jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Multilayers of Urchin-like ZnO Nanowires Coated with TiO 2 Nanostructures for Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (7), pp.3705-3714. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.8b00849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ultraviolet photo-response of ZnO nanostructures prepared by electrodeposition and atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssin Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Lamouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 444, pp.253 - 259. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.02.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Catalytic Glycerol Oxidation Activity Enabled by Activated-Carbon-Supported Palladium Catalysts Prepared through Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoda El gaddari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (5), pp.743 - 747. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201701196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $Cu_{2}O{\backslash}ZnO$ nanowires heterojunction designed by combining electrodeposition and atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssin Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 426, pp.301 - 306. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.07.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Inorganic Materials at Work in Electrochemical Sensing and Biofuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal7010031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urchin-inspired ZnO-TiO 2 core-shell as building blocks for dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerra-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Herro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.314 - 321. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Electrocatalysis for Energy Conversion and Synthesis of Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2573 - 2605. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal direct electron transfer between MWCNTs@COOH/BOD/chitosan layer and porous carbon felt for dioxygen reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 230, pp.373 - 381. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.01.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced UV photosensing properties of ZnO nanowires prepared by electrodeposition and atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Alchaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssin Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (10), pp.2877 - 2886. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10008-017-3612-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and stability of chitosan-MWCNTs-laccase biocathode: Effect of MWCNTs surface charges and ionic strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra El Ichi-Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 799, pp.26 - 33. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2017.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant- and Binder-Free Hierarchical Platinum Nanoarrays Directly Grown onto a Carbon Felt Electrode for Efficient Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widya Ernayati Kosimaningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (27), pp.22476 - 22489. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b04651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Route to Gold Nanoparticles Embedded in Electrospun Carbon Fibers as an Efficient Catalyst Material for Hybrid Alkaline Glucose Biofuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.629 - 637. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201500537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a novel fuel cell-Fenton system: a smart approach to zero energy depollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Huong Ti Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Esmilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA05443A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold particles growth on carbon felt for efficient micropower generation in a hybrid biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219, pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2016.09.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Chitosan Film-Templated Biocathode for Enzymatic Oxygen Reduction in Glucose Hybrid Biofuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teko W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164 (2), pp.G29 - G35. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0571702jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembly of supramolecular triarylamine nanowires in mesoporous silica and biocompatible electrodes thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erol-Dan Licsandru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (10), pp.5605 - 5611. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nr06977g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of cantilevered porous electrodes into microfluidic co-laminar enzymatic biofuel cells: Toward higher enzyme loadings for enhanced performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Thuy Nguyen Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xurography for 2D and multi-level glucose/O2 microfluidic biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-014-1539-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Spatial Organization of Electrospun Fibers in a Carbon Felt for Enhanced Bioelectrode Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (3), pp.494 - 502. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201402324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold coated optical fibers as three-dimentional electrodes for microflidic enzymatic biofuel cells : Toward geometrically enhanced performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomicrofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9(4), pp.041102. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4928946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun Carbon Fibers: Promising Electrode Material for Abiotic and Enzymatic Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (16724-16733), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer inclusion membrane extraction of cadmium(II) with Aliquat 336 in micro-channel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Sahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Montels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.605 - 610. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of electric properties of polypyrrole by copper electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Chikouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sahari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (6), pp.1076 - 1080. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wireless sensor powered by a flexible stack of meembraneless enzymatic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.583-589. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2015.05.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized electrode arrangement and activation of bioelectrodes activity by carbon nanoparticles for efficient ethanol microfluidic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Técher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269, pp.834-840. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des performances des biopiles enzymatiques par le design de nouveaux matériaux d’électrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 390, pp. 36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercapacitor/biofuel cell hybrids based on wired enzymes on carbon nanotube matrices: autonomous reloading after high power pulses in neutral buffered glucose solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Agnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (6), pp.1884 - 1888. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3EE43986K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly efficient gold/electrospun PAN fiber material for improved laccase biocathodes for biofuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Selloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abou Chaaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (8), pp.2794. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ta14531j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on Hybrid Glucose Biofuel Cells Based on Bilirubin Oxidase Cathode and Gold-Based Anode Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (11), pp.1976-1987. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201402142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic constitutional electrodes-toward functional fullerene wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mihai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.3667-3669. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc41450g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced performance of electrospun carbon fibers modified with carbon nanotubes: promising electrodes for enzymatic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (24), pp.245402. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/24/24/245402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative powerful and mediatorless H2/O2 biofuel cell based on an outstanding bioanode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ciaccafava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Poulpiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Técher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Giudici-Orticoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.25 - 28. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid layered double hydroxides-polypyrrole composites for construction of glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (28), pp.10378-10384. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.01.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazole-Quartet Water and Proton Dipolar Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (48), pp.11366 - 11372. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201103312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Electroreduction Catalyzed by Bilirubin Oxidase Does Not Release Hydrogen Peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradel Tonda-Mikiela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Boland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.268 - 272. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12678-011-0062-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membraneless microchannel glucose biofuel cell with improved electrical performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 149 (1), pp.44 - 50. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2010.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction of Cr(VI) over metallic species by polymer inclusion membrane (PIM) using anion (Aliquat 336) as carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kebiche-Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benamor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 258 (1-3), pp.59 - 65. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2010.03.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microfluidic glucose biofuel cell to generate micropower from enzymes at ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (3), pp.592 - 595. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2008.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the performances of a single concentric glucose/O2 biofuel cell by combination of bilirubin oxidase/Nafion cathode and Au-Pt anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.111-113. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2008.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic biofuel cell for energy production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.1 -15. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2009.1156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term activity of covalent grafted biocatalysts during intermittent use of a glucose/O-2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (11), pp.2998 - 3003. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical performance of a glucose/oxygen microfluidic biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 193 (2), pp.602 -606. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitated Cd(II) transport accross CTA polymer inclusion membrane using anion (Aliquat 336) and cation (D2EHPA) metal carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kebiche-Senhadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 410, pp.438-445. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentric glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Habrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 622, pp.97-102. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode biomaterials based on immobilized laccase. Application for enzymatic reduction of dioxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (5-6), pp.932-938. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode biomaterials base don immobilized laccase. Application for enzymatic reduction of dioxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.932-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00304310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitated transport of copper(II) across supported liquid membrane and polymeric plasticized membrane containing 3-phenyl-4-benzoylisoxazol-5-one as carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mitiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sahmoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325 (2), pp.605 - 611. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized dual-mode modelling of xylene isomer sorption in polyvinylalcohol membranes containing alpha-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 317 (1-2), p. 2-13; doi:10.1016/j.memsci.2007.07.033. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2007.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of porous carbon tubes with enzymes: application for biofuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Querelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-006-9221-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen transport through laccase biocathodes for a membrane-less glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Boniface Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.331-336. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer inclusion membranes : the concept of fixed sites membrane revised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaudichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thominette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 290, pp.62-72. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2006.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier-mediated trasnport of Cr(III) accross Lasalocid A-NPOE supported liquid membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaghbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 204 (1-3), pp.234-240. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for the control of liquid-solid interface evoltion and chemical reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2-3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertraction of xylene isomers using cyclodextrin-containing membranes : mass transport mechanism and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahib Bouchtalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 200 (1-3), pp.103-105. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginate/Carbone composite beads for laccase and glucose oxidase encapsulation for application in biofuel cell technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Khani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.1779-1786. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10529-006-9160-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective pertraction of isomers using membranes having fixed cyclodextrin as molecular recognition sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 193, pp.291-298. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2005.04.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane contactors for glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.426-428. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of microfiltration polypropylene membranes by allyalamine plasma treatment - Influence of the attachement route on peroxidase immobilization and enzyme efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.K. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (4), pp.868-876. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enzmictec.2006.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon paste biosensor for phenol detection of impregnated tissue. Modification of selectivity by using B-Cyclodextrin-containing PVA membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26, pp.222-226. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd(II) transport across supported liquid membranes (SLM) and polymeric plasticized membranes (PPM) mediated by Lasalocid A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fontas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (2), pp.189 - 193. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of Platinum(IV) through supported liquid membrane (SLM) and polymeric plasticized membrane (PPM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 263 (1-2), pp.96-102. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2005.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la membrane liquide supportée à l'extraction du Cr(III) par le Lasalocide A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Chimique de Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of Alpha-cyclodextrin containing membranes. Application to the selective extraction of xylene isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (23), pp.9615-9625. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.07.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fullerene membrane transport mediated by ?-cyclodextrin immobilised in poly(vinyl alcohol) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Eddaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Sinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (8), pp.1390 - 1395. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.1240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Langmuir–Blodgett monolayers containing carboxylic ionophores. Application to Na+ and Ca2+ ISFET-based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rochefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Desfours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1-2), pp.43 - 46. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00056-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-electrocatalytic performance of poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD/CVD for H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Poupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Mreyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IRN-NMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Dynamics of the Galvanic Replacement Reaction to Develop Free-Standing Electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Francisco, United States. pp.2469-2469, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2024-01442469mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs électrochimiques à base de nanomatériaux pour la détection de l'acide ascorbique pour des applications biomédicales et agroalimentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Adaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Microcapteurs chimiques 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of silver-gold electrocatalysts directly grown on gas diffusion electrodes for the selective electrooxidation of glycerol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Boukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecNano10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the dynamics of galvanic replacement reaction to design metallic cages as free-standing electrocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD/CVD for water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Ahmed Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales des Carburants Solaires, Plénières 2023 du GdR Solar Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-electrocatalytic performance of poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD/CVD for H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Ahmed Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahime Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIEM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced photo-electrocatalytic performance of poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD and CVD for H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Ahmed Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Nanostructured Materials (NANO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites à base de bismuth pour l’électrosynthèse électrocatalytique du peroxyde d’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’électrochimie (JE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered unique structure of Pd-Fe for high thresholds of electrocatalytic performance in oxygen reduction and glycerol oxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Trends in Electrochemistry 41st Meeting of the Electrochemisty Group of the Spanish Royal Society of Chemistry, 1st French‐Spanish Atelier/Workshop on Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From solar energy to hydrogen production via (o)CVD processed PEDOT/TiO2 nano-tree films. Coupling with water remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr A Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Samelor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sekkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plénières du GdR Solar Fuels 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the mystery of the galvanic replacement reaction to engineer next generation electrocatalysts: Nanostructured cages of silver-gold alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Or-Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From solar energy to hydrogen production /water remediation via (o)CVD processed poly(3,4 ethylenedioxythiophene)/TiO2 nano tree films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Ahmed Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Poupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mreyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Emerging Solat Energy Materials and Applications (ESEMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silver-gold cages directly grown on gas diffusion electrodes for highly active and selective glycerol electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designed catalytic nanostructures for the biomass electro-reforming in membrane electrolyzers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Balard Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developed Nanomaterials with a Pd core -Fe-Pd skin Structure for Efficient Electrocatalytic Performance in Oxygen Reduction and Glycerol Oxidation Reactions in Alkaline Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Digital Meeting, France. pp.1425-1425, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2021-02491425mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold-based nanocatalysts for glycerol electro-oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Tuleushova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hynd Remita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting H2-Evolution and O2-Evolution Reactions by Self-Supported Electrocatalysts Derived from Nickel-Cobalt Modified Polyaniline Polymer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razik Djara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021 on Low-Temperature FUEL CELL, ELECTROLYSER &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developed Nanomaterials with a Pdcore-Fe-Pdskin structure for efficient electrocatalytic performance in oxygen reduction and glycerol oxidation reactions in alkaline electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">240th ECS Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered bismuth-based materials with tunable structure and electrocatalytic performance in hydrogen peroxide electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society (ACS) Fall National Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures électrocalytiques pour les piles à combustible et la production de H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des avis 2019, LES NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient conversion of CO2 to fuel resources using formate dehydrogenase immobilized on gold/electrospun PAN fiber material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th LAAS International Science Conference (LAAS'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système zéro-énergie pour la dépollution des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. X. H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biopiles hybrides pour la production d’energie electrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Biotrace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of gold particles on carbon felt for efficient micropower generation in a hybrid biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold particles embedded in porous carbon as efficient catalyst materials for hybrid alkaline glucose biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMN meeting on mesoporous materials, Energy materials nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid biofuel cell powered by glucose and oxygen for energy conversion and sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials Inspired by the Living world for Energy (SMILE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, RUEIL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold nanoparticles embedded in porous carbon as efficient catalyst material for hybrid alkaline glucose biofuel cell.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Mesoporous Materials Energy materials nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of urchin-like zinc oxide nanowires for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Herro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Bioinspired and Biobased Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of novel porous carbon-based material for a zero-energy depolluting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception des oursins à base de nanofils de ZnO pour des applications en photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Herro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Conférence Scientifique Internationale, USEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, kaslik, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of novel Fuel Cell-Fenton system: a smart approach to zero energy depollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Bioinspired and Biobased Chemistry &amp; Materials - N.I.C.E. 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising electrospun carbon fibers material for abiotic and enzymatic catalysis in hybrid biofuel cell for energy conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Functional Materials - AFM-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a new Glucose/O2 microfluidic biofuel cell using thin and flexible films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII International Symposium on Bioelectrochemistry and Bioenergetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">57.Elaboration and characterization of urchin-like Zinc Oxide Nanowires for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Herro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Nanotechnologies: “Research, Innovation and Economic Challenges” </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot route to electrospun carbon fibers decorated with gold (nano)particles for the electrochemical oxidation of glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun Carbon felt-bare and modified with Gold nanoparticles-as electrode materials for biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Nanotechnologies: “Research, Innovation and Economic Challenges”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic enzymatic biofuel cells to generate electrical energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of electrospun carbon fiber electrodes for enzymatic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun carbon fibers for hybrid and enzymatic bio-fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoschool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospinning: from fundamentals to applications. The example of electrospun carbon fibers as promising electrodes for enzymatic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Nanostructures and Applications SSNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun carbon felts – bare and modified with gold nanoparticles – as electrode materials for biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Nanotechnologies: Research, Innovation and Economic Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun carbon fibers as promising electrodes for enzymatic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference of Electrospinning 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular nanofibrils-toward nanoscaled electrode systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Licsandru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopile enzymatique à lactate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque du Groupe Français de Bioélectrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrospun carbon fibers: a promising electrode material for abiotic and enzymatic catalysis in hybrid biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoavi Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular nanofibrils-toward nanoscaled electrode systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erol Licsandru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihail Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Franco-Roumain de Chimie Appliquée - COFrROCA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot route to Carbon Electrospun Fibers decorated with Metal-based Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Both engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrospinning 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th International conference on frontiers of polymers and advanced materials Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power production with biofuel cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopiles enzymatiques miniatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopiles enzymatiques miniatures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microfluidic devices to design miniature enzymatic biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop france-chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Electrocatalytic membranes for glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Membranes 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;An enzyme-based microfluidic biofuel cell to generate micropower from glucose and oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode biomaterials based on immobilized laccase. Application for enzymatic reduction of dioxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MADICA 2006 - 5èmes Journées Maghreb-Europe : Les Matériaux et leurs Applications aux Dispositifs et Capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Mahdia, Tunisia. pp.932-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopile glucose/O2 concentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Modification of porous carbon tubes with enzymes : application for biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Querelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EEE, 3-5 Octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier mediated transport of Cr(III) accross lasalocid A-NPOE supported liquid membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaghbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination Strategies in South Mediterranean Countries - EUROMED 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Enzymatic glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xième Colloque du Groupe Français de Bioélectrochimie, April 5-7, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Céret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Mediated enzyme reactions fot the development of bioelectrodes for biofuel cells application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry - June 19-24, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Membrane contactors for enzymatic reactions : application for biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM, August 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Pertraction of xylène isomers using facilitated transport membranes containing grafted Alpha-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes, ICOM - August 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Extraction of organic pollutants using facilitated transport membranes based on cyclodextrin immobilized in a polymer matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Ressources in Mediterranean Basin (WATMED 2) - November 14-17, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteurs électrochimiques membranaires pour l'élaboration de biopiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Electrochimie 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane contactors for enzymatic reaction: application for biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membranes and Membrane Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Membrane contactors for enzymatic reaction : application for biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM 2005 - august 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Prepration of catalytic membranes by immobilization of enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.K. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes, ICOM 2005 - August, 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application. BES-ISE 2005: XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry, Coimbra, 19-24 June 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application. BES-ISE 2005: XVIII International Symposium on Bioelectrochemistry and Bioenergetics - 3rd Spring Meeting Bioelectrochemistry, Coimbra, 19-24 June 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, COIMBRA, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Mediated enzyme reactions for the development of bioelectrodes for biofuel cells application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth Congress of the Bioelectrochemical Society (BES) - May 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Modification of porous carbon tubes with enzymes : application for biofuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Querelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EEE, October 3-5, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of catalytic membranes by immobilization of enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gherrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.K. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes - ICOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Modification par électropolymérisation de matériaux conducteurs avec des analogues N-substitués du pyrrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Grand Sud-Ouest, Société Française de Chimie, November 25, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Modification of carbon porous tubes with enzymes : application for biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EEE, October 3-5, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Modification par éléctropolymérisation de matériaux conducteurs avec des analogues N-substitués du pyrrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Grand Sud-Ouest - July 5-8, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of carbon porous tubes with enzymes: application for biofuel cell. 7th European Symposium on Electrochemical Engineering, Toulouse, 3-5 October, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modification of carbon porous tubes with enzymes: application for biofuel cell.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Metal ion facilitated transport accross supported liquid membranes (SLM) and polymeric plasticized membranes (PPM) embedding Lasalocid A and Aliquat 336 as carriers. How to interpret their respective efficiencies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes, ICOM 2005 - August 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Séparation d'isomères à l'aide de membranes contenant des cyclodextrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Industrielles des Procédés Membranaires en Chimie et Production d'Energie - June 13-14, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane contactors for enzymatic reaction : application for biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Membrane and Membrane Processes - ICOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Application de membranes contenant des cyclodextrines à la séparation des isomères du xylène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8° Jounrée Francophone du Club Cyclodextrine - March 17-18, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances photo-électro-catalytiques de bi-couches de poly(3,4-éthylènedioxythiophène)/TiO2 déposées par oCVD et CVD pour la production de H2 couplée à la remédiation de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr A. Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Poupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Mreyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de bi-couches poly (3,4-éthylènedioxythiophène)/TiO2 par voie sèche (MOCVD et oCVD) pour la production d'hydrogène couplée à la remédiation de l'eau par voie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr A. Nada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Breig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Poupaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Talhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Mreyde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFGP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced micro-power fuel cell for bionanotechnology application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Macvittie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop: Nanomaterials for Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinity organic membranes for naringin extraction from orange juice of Bigaradier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Matériaux & Energétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Casablanca, Morocco. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres de carbone electrospun : un matériau d’électrode prometteur pour la catalyse abiotique et enzymatique des biopiles hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Both-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Holade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque du Groupe Français de Bioélectrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sète, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme based biofuel cells – and nanostructured electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Both Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Interfacial Chemistry: Surface Science and Electrochemistry; Elsevier (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Utilisation de membranes contenant des CD pour l'extraction de composés d'un mélange complexe et la séparation d'énantiomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Biomatériaux d'électrode pour la connexion d'enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Pertraction of xylene isomers using cyclodextrin-containing membranes : mass transport mechanism and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Palmeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchtalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Biomatériaux d'électrode pour la conversion d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Enzymatic glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolivalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Biomatériaux d'électrodes pour la construction de biopiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Carrier mediated transport of Cr(III) accross lasalocid A-NPOE supported liquid membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaghbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Development of bioelectrodes for biofuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Grafting of new derivatives of 2,2'-azino-bis-(3-ethylbenzothiazoline-6-sulfonate diammonium) salt on the electrode. Biofuel cell application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Biomatériaux d'électrode pour la construction de biopiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Membrane separators for glucose/O2 biofuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux moléculaires aux matériaux membranaires bio-inspirés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. UM II montpellier, Faculté des Sciences et Techniques du Languedoc, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00448655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId619"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D018A93"/>
+    <w:nsid w:val="62CE849C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-tingry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6311-9330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131498800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Serradj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Dehchar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Selloum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Maturin Awesso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tauk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hajjar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400276" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Nouasria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ben Elkhettab Mokrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Fenniche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-024-02286-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Chikouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Rezig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X24500690" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171655v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisara Amanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111713" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300746" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157919" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04080211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chmayssem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Nadolska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tubbs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sadowska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Vadgma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-023-05743-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05873A" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Nouasria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Selloum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hrbac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.01.207" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c00181" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsa.202100174" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195926" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffa Rakhrour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Henni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Cherrad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-020-01664-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cassani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonniol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c01920" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Annane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Lemlikchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-01619-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zerrouki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.03.312" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Djara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Merzouki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020190" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morandi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Flaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta06466a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001235" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009662v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.04.120" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00385" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Minteer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c01008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873007v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Boukil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta01063d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7d40" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Techer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04506-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03233941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jarboui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001160" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02278669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Zgheib" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.117917" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02199626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabchouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harfouche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.03.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C3C6RDG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02167149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben-Tahar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Vadgama" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.04.029" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086217v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00849" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01774661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Lamouchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.289" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda El&#8197;gaddari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701196" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Herro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abboud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.04.019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.01.196" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chtourou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-017-3612-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596715v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Messaoudi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.07.130" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680945v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Ernayati Kosimaningrum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b04651" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657416v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ichi-Ribault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Petit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suherman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.05.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01678015v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both&#8197;engel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500537" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HM2SNXCH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432709v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Huong Ti Xuan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Esmilaire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA05443A" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.135" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol-Dan Licsandru" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ellis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr06977g" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681522v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desma&#235;le" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Boisse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.08.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-026GPG23-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489308v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1539-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683029v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402324" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4EECBCD93FCC069ECCBC5A0AD5F748658AFF5A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmaele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928946" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683020v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Sahmoune" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Montels" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.10.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2H0N0ZS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682994v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sahari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22197" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-01B73XJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489398v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.099" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03KMK0P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01735288v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;cher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.07.052" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chaaya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta14531j" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agnes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzinger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Goff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reuillard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elouarzaki" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE43986K" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689589v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Both Engel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Cherifi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/24/245402" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848895v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Duc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihai" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41450g" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690641v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciaccafava" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Poulpiquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.06.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BMKDJ9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696081v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#8197;duc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Michau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gilles" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gence" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201103312" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E8AB5C223B5736B914B19B20A7A38127ACD1177/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684958v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.01.101" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1HRPGHJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695810v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Boland" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-011-0062-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.06.032" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV8731NM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kebiche-Senhadji" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benamor" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.03.047" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0Z4MRCZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362073v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.10.047" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424643v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Merle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.12.017" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85M0490Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448518v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1156" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424638v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.12.036" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424646v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.04.066" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63XSVWLJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274214v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansouri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Amor" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.11.015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4T3ZNR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332985v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.05.011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGJ9W6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304310v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335597v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.032" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3CHGQNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727838v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mitiche" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sahmoune" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.08.021" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LRDWQR4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170107v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchtalla" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deratani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.07.033" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB68C4NT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denele" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivalt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.09.021" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315475v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Querelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9221-0" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5MG6STJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161059v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tayeb" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhahbi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thominette" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.12.019" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5L6GFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165797v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaghbani" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.04.031" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01WXKJLM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129067v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-006-9160-1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q8M0X5CV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329094v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.070" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKSZN02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080628v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.04.145" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GZNXH86-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133530v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmeri" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahib Bouchtalla" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.258" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08VH6NL2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315410v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.097" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSKCXBS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362082v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Liu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.K. Xu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2006.01.016" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492JQ8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161173v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.071" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3L6KSVC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728014v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Tayeb" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fontas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Dhahbi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2004.07.006" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDR0TKL7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079962v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hidalgo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.008" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR08GZ3N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079966v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080626v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.07.083" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVBJZQK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726981v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Eddaoudi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sinan" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1240" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJ6Q6Q9G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727846v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rochefeuille" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Desfours" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00056-5" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3QK5KDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604997v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poupaki" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Talhaoui" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mreyde" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776038v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442469mtgabs" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851809v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Santiago" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Adaidi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851789v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797970v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538708v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ahmed Nada" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Lo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538692v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771854v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775915v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758098v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006657v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sekkat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771866v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765463v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breig" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poupaki" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talhaoui" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mreyde" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771973v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03754007v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merzouki" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cambedouzou" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772392v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdellah" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775935v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761763v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-02491425mtgabs" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772413v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772483v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068680v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01711034v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habchi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoury" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709157v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. X. H. Le" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallicari" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01698917v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705600v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Huong Le" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fontaine" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713258v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705645v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947879v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705625v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705638v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704695v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702696v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713609v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704105v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karam" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715352v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both-Engel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988018v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704067v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987767v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713610v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01703907v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704000v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713260v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729280v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715505v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Licsandru" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729276v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen Boisse" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717350v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Licsandru" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704456v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448627v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448607v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448502v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333823v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333837v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362210v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274995v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163046v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274993v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079978v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081391v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082284v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gherrou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294113v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivat" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081765v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081755v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294124v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294156v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082083v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082275v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081756v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082085v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082348v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081389v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081762v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079973v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081392v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294161v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082281v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082273v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079977v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082077v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006731v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Nada" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006752v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774273v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakir" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789147v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702172v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133572v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202908v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133458v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivalt" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129084v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128990v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133562v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133455v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161452v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161460v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129088v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161456v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448655v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-tingry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6311-9330" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131498800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Serradj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charif Dehchar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Selloum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Maturin Awesso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tchakala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hagheh Kavousi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Abderrahmane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massomeh Ghorbanloo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144275" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Knani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Tauk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Hajjar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400276" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Nouasria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ben Elkhettab Mokrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Fenniche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-024-02286-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Holade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Chikouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Rezig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X24500690" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300746" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04171655v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Tuleushova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisara Amanova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynd Remita" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111713" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496534v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam&#233;lor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157919" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04080211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Chmayssem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Nadolska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tubbs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sadowska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Vadgma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-023-05743-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.2c00181" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Nouasria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Selloum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hrbac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.01.207" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC05873A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsa.202100174" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Phang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c03399" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Annane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Lemlikchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-021-01619-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zerrouki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.03.312" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195926" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffa Rakhrour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Henni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Cherrad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-020-01664-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cassani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonniol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c01920" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Djara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Merzouki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020190" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Servat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko Napporn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02446H" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00385" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02963825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morandi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Flaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta06466a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009685v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202001235" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.04.120" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Boukil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta01063d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Minteer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c01008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02538416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7d40" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Techer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-020-04506-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03233941v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jarboui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mericq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202001160" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02199626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabchouche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harfouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2019.03.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C3C6RDG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02278669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Zgheib" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.117917" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02167149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Ben-Tahar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Vadgama" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zelsmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.04.029" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both Engel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0311809jes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086217v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Karam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00849" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01774661v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Lamouchi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.02.289" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoda El&#8197;gaddari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201701196" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596715v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Messaoudi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.07.130" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670255v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7010031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Herro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abboud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.04.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teko W. Napporn" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700447" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671753v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.01.196" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alchaar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Chtourou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-017-3612-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ichi-Ribault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Petit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suherman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2017.05.018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680945v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widya Ernayati Kosimaningrum" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b04651" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01678015v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both&#8197;engel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fontaine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Cherifi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500537" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HM2SNXCH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432709v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Huong Ti Xuan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Esmilaire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA05443A" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.135" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675114v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0571702jes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681654v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol-Dan Licsandru" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schneider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ellis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moulin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr06977g" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681522v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desma&#235;le" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Nguyen Boisse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2016.08.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-026GPG23-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489308v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1539-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683029v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201402324" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4EECBCD93FCC069ECCBC5A0AD5F748658AFF5A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489434v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desmaele" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928946" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488399v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04352" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01683020v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Sahmoune" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Montels" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.10.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2H0N0ZS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682994v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sahari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22197" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-01B73XJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489398v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.099" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03KMK0P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489905v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T&#233;cher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Innocent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.07.052" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01735288v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652414v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agnes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzinger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Goff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reuillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elouarzaki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE43986K" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414593v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chaaya" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta14531j" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402142" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848895v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Duc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihai" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41450g" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689589v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Both Engel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Cherifi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peigney" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/24/245402" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690641v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciaccafava" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Poulpiquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.06.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BMKDJ9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684958v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.01.101" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1HRPGHJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696081v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#8197;duc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Michau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gilles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gence" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201103312" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E8AB5C223B5736B914B19B20A7A38127ACD1177/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695810v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradel Tonda-Mikiela" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Boland" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-011-0062-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zebda" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.06.032" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV8731NM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kebiche-Senhadji" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benamor" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.03.047" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0Z4MRCZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424638v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.12.036" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362073v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kokoh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.10.047" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448518v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1156" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424643v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Merle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.12.017" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85M0490Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424646v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.04.066" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63XSVWLJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274214v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansouri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Amor" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.11.015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4T3ZNR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332985v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.05.011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWGJ9W6H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335597v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brunel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.032" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3CHGQNP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304310v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727838v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mitiche" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sahmoune" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.08.021" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LRDWQR4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170107v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchtalla" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deratani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.07.033" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB68C4NT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315475v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Querelle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9221-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5MG6STJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315428v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denele" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Boniface Kokoh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivalt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2006.09.021" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161059v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tayeb" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhahbi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudichet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thominette" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2006.12.019" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5L6GFP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165797v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaghbani" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.04.031" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01WXKJLM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329094v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.070" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKSZN02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133530v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Deratani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palmeri" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahib Bouchtalla" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.258" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08VH6NL2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129067v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-006-9160-1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q8M0X5CV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080628v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2005.04.145" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GZNXH86-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315410v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.097" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSKCXBS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362082v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Liu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.K. Xu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2006.01.016" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492JQ8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161173v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.071" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3L6KSVC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728014v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Tayeb" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fontas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Dhahbi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2004.07.006" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDR0TKL7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079962v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hidalgo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.008" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR08GZ3N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079966v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080626v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.07.083" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVBJZQK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726981v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Eddaoudi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sinan" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1240" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJ6Q6Q9G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727846v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rochefeuille" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Desfours" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00056-5" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3QK5KDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604997v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poupaki" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Talhaoui" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mreyde" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776038v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442469mtgabs" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851809v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Santiago" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Adaidi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851789v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797970v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538708v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ahmed Nada" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Lo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538692v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758098v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771854v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoavi Holade" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775915v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006657v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sekkat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771866v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765463v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breig" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poupaki" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talhaoui" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mreyde" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03771973v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775935v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761763v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-02491425mtgabs" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772392v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abdellah" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03754007v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merzouki" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cambedouzou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772413v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772483v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068680v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01711034v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habchi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoury" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709157v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. X. H. Le" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallicari" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713258v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705645v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Huong Le" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705600v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fontaine" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01698917v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947879v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Both-Engel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705625v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705638v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704695v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702696v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715352v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both-Engel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherifi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holade" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988018v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704105v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karam" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713609v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704067v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987767v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713610v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01703907v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704000v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713260v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Both Engel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729280v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715505v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Licsandru" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729276v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen Boisse" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729275v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717350v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Licsandru" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704456v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448627v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448607v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448502v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333823v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333837v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362210v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274995v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163046v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274993v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079978v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081391v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082275v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081756v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082085v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082348v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294124v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294156v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082083v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082284v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gherrou" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294113v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivat" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081765v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081755v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079973v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081392v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fertier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081389v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081762v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294161v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082281v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082273v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079977v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082077v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006731v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Nada" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006752v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774274v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Macvittie" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774273v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakir" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789147v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702172v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133562v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133455v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133572v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202908v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133458v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivalt" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129084v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128990v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161452v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129088v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161460v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161456v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448655v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>