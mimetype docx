--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie TROUVELOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1044-7458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Sciences de la Vigne et Viticulture - Institut Universitaire de la Vigne et du Vin Jules Guyot (Université de Bourgogne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma carrière je me suis toujours intéressée aux interactions plantes-microorganismes, que l'issue de ces dernières soit bénéfique (symbiose mutualiste) ou délétère (phytopathologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008 (date de mon recrutement à l'Université de Bourgogne), je me suis spécialisée dans le domaine des sciences de la vigne et viticulture. Dans ce cadre, mon champ d'expertise est structuré selon 3 axes complémentaires qui me permettent d'avoir une vision globale de la vigne dans son environnement :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(1) Etude de l'immunité, du biocontrôle et de la biostimulation de la vigne ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(2) Etude des dépérissements et de l'holobionte vigne (sain vs dépérissant) ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(3) Etude de l'impact de la mycorhization de la vigne et des services écosystémiques rendus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également (i) élue au Conseil Scientifique de mon UMR (UMR Agroécologie - Centre INRAE de Dijon), (ii) élue au Conseil Scientifique de l'Institut Technique Tropical (IT2) ; (iii) référée pour une trentaine de revues internationales à comité de lecture (peer review) et (iv) co-animatrice du Réseau Mixte de Transfert (RMT) Bestim, visant à regrouper les acteurs (académiques, techniques et de l'enseignement secondaire agricole) impliqués dans l'étude de l'immunité agroécologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de mes activités pédagogiques, je dispense des enseignements en sciences de la vigne : organographie, biophysiologie (nutrition minérale, activité photosynthétique,...) et pathologie (maladies cryptogamiques). Par ailleurs, depuis 2009 je suis responsable pédagogique de la première année du Master Vigne-Vin-Terroir et, depuis 2017, co-responsable de la mention de Master &amp;quot;Sciences de la vigne et du Vin&amp;quot; à l'uB. De plus, depuis septembre 2020 je préside la Commission de la Pédagogie de l'Institut Universitaire de la Vigne et du Vin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, depuis 2019 je suis membre du Conseil National des Universités à l'échelle nationale (section CNU 68 - Biologie des Organismes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptomic perspective of P trade in mycorrhizal grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Inès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monfort-Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rosnoblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01200-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits mais costauds, des champignons améliorent la nutrition et la santé des vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions de biocontrôle dans les agrosystèmes viticoles, des innovations diffusables à grande échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol91-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol solutions in wine-growing agrosystems: can these innovations be disseminated on a large scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burgun Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol91-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité des porte-greffes et des cépages sur les communautés de champignons mycorhiziens à arbuscules associés aux racines de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and developmental disturbances caused by Botryosphaeria dieback in the annual stems of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1394821. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1394821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cytologie pour décrire et comprendre les dépérissements de la vigne : cas du porte-greffe 161-49 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Avoscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative RNA sequencing-based transcriptome profiling of ten grapevine rootstocks: shared and specific sets of genes respond to mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5-6), pp.369-385. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-023-01119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium arsenite-induced changes in the wood of esca-diseased grapevine at cytological and metabolomic levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.art. 1141700. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1141700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.art. 998273. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.998273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiota of the grapevine holobiont: A key component of plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jare.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWEET - Optimisation des stratégies de biocontrôle par la stimulation de l’immunité des plantes avec des applications d’infra-doses de sucres simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.411-423. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/tysh-8x74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l’immunité de la vigne : un levier pour réduire les traitements fongicides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microdoses de sucres : une stratégie de biocontrôle chez la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca‐affected grapevine leaf metabolome is clone‐ and vintage‐dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaître‐guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171 (3), pp.424-434. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques rendus par la symbiose mycorhizienne à arbuscule au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Phenotyping of Grapevine Root System Architecture by 2D or 3D Imaging: Advantages and Limits of Three Cultivation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1-15), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.638688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons au service de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et possibilités de méthodes dites -omiques en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic fingerprint of Chardonnay leaves affected by esca disease is clone and year dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171 (3), pp.595-603. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phyto-11170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar- and Wood Area-Dependent Metabolomic Fingerprints of Grapevine Infected by Botryosphaeria Dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.PHYTO-02-20-005. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-20-0055-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. L’agroécologie, une science, un concept, des pratiques culturales, un mouvement politique. Bref historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Plant Declines. What’s Wrong with the Microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2019.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte « vigne » face au dépérissement ou quand le « vivre ensemble » n’est plus à l’équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-Dependent Expression of Esca Disease Revealed by Leaf Metabolite Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaître-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1960. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Elicitors in Grapevine: From MAMP and DAMP Perception to Induced Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne, un bras de levier pour lutter contre les dépérissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Scheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobized laminarans as new biocompatible anti-oomycete compounds for grapevine protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.115224. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactin and fengycin contribute to the protection of a Bacillus subtilis strain against grape downy mildew by both direct effect and defence stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined enzymatic and metabolic analysis of grapevine cell responses to elicitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2017.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.e0194327. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0194327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant extract acts both as a resistance inducer and an oomycide against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of PS3-induced resistance to downy mildew on grapevine physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote de la vigne : de nouveaux paradigmes et une perspective pour la vigne de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169S, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture : État des lieux et services écosystémiques rendus au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic Fingerprint of PS3-Induced Resistance of Grapevine Leaves against Plasmopara viticola Revealed Differences in Elicitor-Triggered Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08, pp.101. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture : État des lieux et services écosystémiques rendus au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (avril 2017), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 Hors-Série, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (novembre 2017), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 Hors-Série, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics towards the understanding of elicitor induced resistance of grapevine against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Hovasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.113-125. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2017.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in Grapevine Leaf Metabolism Occur Prior to Esca Apoplexy Appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (12), pp.946-959. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-17-0036-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs de défense des plantes (SDP) en viticulture - Un tour d’horizon sur les principes, les applications et les perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ethoxylated surfactant enhances the penetration of the sulfated laminarin through leaf cuticle and stomata, leading to increased induced resistance against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156 (3), pp.338-350. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer biostimulants, SDP, systèmes d’imagerie et de pulvérisation au service de la santé du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-016-0131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpene volatile organic compounds (VOCs) are markers of elicitation by sulfated laminarine in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana B. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Interactions of β-(1→3)-Glucans with Their Receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (6), pp.9745--9766. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules20069745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhiza symbiosis in viticulture: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0329-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrates in plant immunity and plant protection: roles and potential application as foliar sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification of Plasmopara viticola genes potentially involved in pathogenesis on grapevine suggests new similarities between oomycetes and true fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frettinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (10), pp.130501115210007. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-06-12-0121-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and Plasmopara viticola development in grapevine leaves: application to the evaluation of resistance to downy mildew.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of leaf age on induced resistance in grapevine against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in carbohydrate metabolism in Plasmopara viticola-infected grapevine leaves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (9), pp.1061-73. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-11-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-aminobutyric acid primes a NADPH oxidase-dependent reactive oxygen species production during grapevine triggered immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (8), pp.1012-1021. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-23-8-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 3/3: Maîtrise de la maturation et gestion des ressources génétiques de la vigne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are grapevine stomata involved in the elicitor-induced protection against downy mildew?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (8), pp.977-986. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-22-8-0977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A β-1,3 glucan sulfate induces resistance in grapevine against Plasmopara viticola through priming of défense responses, including HR-like cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.232-243. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-2-0232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal deregulation in plasmopara viticola-infected grapevine leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 173 (4), pp.832-840. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01959.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potentialisation des défenses naturelles des plantes : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanted : pathogenesis-related marker molecules for Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Edel-Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159, pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of flax roots and early physiological responses of flax cells inoculated with pathogenic and nonpathogenic strains of Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (9), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Fusarium oxysporum Fo47 mutants affected in their biocontrol activity after transposition of the Fot1 element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Migheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 92, pp.936-945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-destructive method for evaluating the mycorrhizal status of micropropagated vine root-stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio S. Gianinazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Schweizerische Gesellschaft für Pflanzenbau- wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of ribosomal DNA loci in spore interphasic nuclei of glomalean fungi by fluorescence in situ hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hijri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la mycorhization dans l'holobionte vigne : diversité et fonction au sein de l'agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication Chaire UNESCO Culture et Traditions Vitivinicoles Université de Bourgogne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2023 ; Biodiversité dans la vigne et en cave : ressource et outil de l'agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-918173-36-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of Grapevine Defense Mechanisms: Theoretical and Applied Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant defence: biological control : Chapter 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Progress in Biological Control, 978-94-007-1932-3. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1933-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance in grapevine: from concept to vineyard application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indução de Resistência em Plantas a Patógenos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departamento de Fitopatologia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2012, 9788581790250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité des plantes : quelles stratégies pour l'optimiser dans un contexte agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acta Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-85794-334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le dépérissement du court-noue a travers l’holobionte-vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement biologique &amp; microbien de l’agroécosystème viticole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence à destination de la profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Agroécologique de Carbouey, Feb 2025, Chateau Laclotte-Cazalis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne : vers une approche intégrée du microbiote pour un agro-écosystème performant et résilient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant holobiont: let's have a look at the roots and inside the plant for its health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cytologie pour décrire et comprendre les dépérissements de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ième congrès AFH Association Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research program for reducing chemical input in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biostimulation : un levier possible d'augmentation d'efficacité des stimulateurs de défense des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres chercheurs professionnels Sortir des pesticides en viticulture. INRAE, Cultiver Protéger Autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtuel (Beaune, Bordeaux, Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbiose mycorhizenne à arbuscule : un acteur central de l’interaction sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e matinée des OEnologues de Bordeaux (#moeb2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestim network : stimulating plant health in agroécological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vaizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine decline due to the 161-49 C rootstock seen as a dysfunction of the holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the International Symbiosis Society (ISS), 3rd edition of the International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte « vigne » ou comment les interactions de la plante avec les communautés microbiennes influencent son état sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e matinée des OEnologues de Bordeaux (#moeb2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biostimulation : un levier possible d'augmentation d'efficacité des stimulateurs de défense des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR Cultiver et Protéger Autrement, Mar 2022, Bordeaux, Beaune et Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions des dépérissements à Botryosphaeriacées au niveau des rameaux de vigne : étude spatio-temporelle aux échelles anatomique et physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions spatiales de l’esca sur l’holobionte vigne : réponse du microbiome dans le continuum sol/feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le dépérissement du 161-49C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire PNDV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan National de Dépérissement du Vignoble, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'Esca sur l'holobionte vigne : un focus sur les champignons mycorhiziens à arbuscules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fernandez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fontaine,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille des Pinots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pontus de Tyard Biodiversité et patrimoine viticole « Vignobles et vins en Renaissance ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bissy sur Fley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un diagnostic de l’holobionte « vigne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan National du Dépérissement de la Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle et pulvérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau Interprofessionnel des Vins de Bourgogne, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Aptitude : alimentation porte-greffe & déperissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique du BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.) Clone-dependent expression of grapevine esca disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moret F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosjean C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Penticton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International workshop on grapevine trunk diseases (IWGTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of British Columbia (UBC). CAN., Jul 2019, Penticton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des micro-doses de sucre chez la vigne en conditions contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques "substances naturelles en production végétale" de l’ITAB Institut de l'Agriculture et de l'Alimentation Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Deniau, Patrice Marchand, Julie Carrière, Apr 2019, paris, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose Effective du LaboratoIre au Vignoble et pulvéRisation Adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique du BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’alimentation potassique et azotée sur le dépérissement du porte-greffe 161-49C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour la Coopérative Bourgogne du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau Interprofessionnel des Vins de Bourgogne, Dec 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Spores 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un diagnostic sanitaire de l’holobionte vigne : identification de bio-indicateurs le long du continuum sol-racines-parties aériennes dans un contexte de dépérissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique du BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux effets de l’arsénite de sodium sur la physiologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert-Siegwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de la Vigne et du Vin (IFV). FRA., Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression clone-dépendante de l’Esca chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christia Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium arsénite application on plants expression grapevine trunk diseases-foliar symtpoms: impact on grapevine physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallet J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert-Siegwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillier C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Lorène Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Grapevine Trunk Diseases,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims (France)., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux et services rendus au vignoble par la mycorhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chaire Unesco : Rencontres du Clos-Vougeot 2017 "Quelle durabilité en vigne et en cave ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Oct 2017, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biostimulants améliorent-ils la résistance induite par des éliciteurs contre le mildiou de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de biostimulants et de stimulateurs de défense des plantes sur la protection du blé vis-à-vis de l’oïdium et de la septoriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Journées Jeunes Chercheurs Condorcet (J2C2 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics-&amp;quot; for a mapping of grapevine response to elicitors and identification of induced resistance markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hovasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Fondation for Plant Pathology (EFPP) &amp; 10. French Society for Plant Pathology Conference ‘Deepen Knwoledge in Plant Pathology for Innovative Agro-Ecology’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Fondation for Plant Pathology (EFPP). INT., May 2017, Dunkerque-Malo-les-Bains, France, 29 mai-2 juin 2017, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement de la vigne … mais que fait la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Lions Club de Beaune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biostimulants ont-ils un impact sur la résistance induite par des éliciteurs contre le mildiou de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined use of biostimulants and resistance inducers to improve wheat protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th International Symposium on crops protection (ISCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, May 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework to assess whether biostimulants can impact grapevine physiology and its responsiveness to elicitor-induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Symposium on Plant BioProtection Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mycorhization à arbuscule en viticulture : Cas du vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine trunk diseases : a true economical difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Enometrics XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire de la Vigne et du Vin "Jules Guyot" (IUVV). FRA., May 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low light intensity on PS3-induced resistance of grapevine leaves against &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International Symposium on Grapevine Physiology and Biotechnology (10GPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions innovantes pour la santé de la vigne et du blé associant applications de biostimulants et SDP à des technologies d'imagerie et d'agroéquipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherches Vigne et Vin en Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation of grapevine : mode of action and possible agronomic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA), Mar 2016, Dijon, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel végétal en viticulture : un levier d’adaptation face aux évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Crédit Mutuel pour les viticulteurs de Bourgogne et de Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crédit Mutuel. Dijon, FRA., Jan 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact d’un traitement à l’arsénite de sodium de la vigne : caractérisation des répercussions tissulaires et cellulaires induites dans le végétal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail national « Maladies du bois de la vigne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COLMAR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une technique d’hydridation in situ visant la co-localisation in planta des Botryosphaeriaceae et de marqueurs de défense,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail national « Maladies du bois de la vigne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COLMAR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for foliar uptake of sulfated laminarin into grapevine depending on surfactant use and leaf surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Plant Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Pinot, père et fils»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Clos Vougeot. : Le vin en Héritage : Anciens Vignobles, Nouveaux Vignobles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’éliciteurs inducteurs de résistance chez les plantes : application en phytoprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique « immunité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale E2S, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Ampelos "Trends in world vitiniculture development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does leaf position influence induced resistance to grape downy mildew?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting of IOBC-WPRS Working Group - Induced Resistance in Plants Against Insects and Diseases : Leaping from Success in the Lab to Success in the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. XXVI + 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide-triggered plant immunity and plant protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. First World Congress on Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of compatible and non-compatible gray mold/grapevine interactions compared in search of resistance factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products and Biocontrol Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance in grapevine : from concept to vineyard application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting on Induced Resistance in Plants against Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Viçosa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Plasmopara viticola is able to alter grapevine leaf physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. International Congress of Vitivinicultural Terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First World Congress on Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Ag International., Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic characterization of Fot1 mutants affected in their biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Rhizosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissements du 161-49C _ Influence de l'alimentation potassique et azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’holobionte vigne : des bio-indicateurs du dépérissement du sol aux feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine root holobiont dysfunction: the case of the 161-49 C rootstock decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulants: a lever in the vine's response to water constraints? Genotypic, phenotypic, molecular and microbial responses of the grapevine root compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Fanleaf Virus on the grapevine root holobiont: the hidden side of a viral decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Hilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginates act as physical barrier to protect grapevine against downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsin Claude Roméo Djoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international symposium Plant BioProtech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine decline due to the 161-49 C rootstock seen as a dysfunction of the root holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioRes, ICPP Satellite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine biostimulation : a lever to prime leaf elicitor-induced resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioRes, ICPP Satellite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auclair, Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialisation de l’efficacité d’un stimulateur de défense par un biostimulant contre le mildiou de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the FanLeaf Virus on the grapevine holobiont : a study from the soil to the leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the International Symbiosis Society et 3rd International Conference on Holobionts (Symbiosis in the anthropocene era)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vaizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The holobiont, a biological lever to manage some declines of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. th International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Penticton, Canada. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des maladies du bois sur la physiologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christia Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Logrono, Spain. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for assessment of biostimulants effects on grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Biocontrol 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca-disease. International congress on grapevine and wine research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moret F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaitre-Guillec C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clmeent G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negrel J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MALADIE DU BOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LOGRONO, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and cytological approaches to better understand grapevine trunk diseases disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IWGTD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpenes VOCs are markers of elicitation by sulfated laminarine in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbro Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International symposium on grapevine physiology and biotechnology (10GPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vérone, Italy. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches for the characterization of elicitor-induced resistance of grapevine leaves against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guillier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Marianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rouillier-Gall,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mycorhization à arbuscule en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does biostimulation of grapevine impact elicitor-induced resistance against downy mildew ? A methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Biocontrol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Perpignan, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide induced resistance in grapevine as affected by cuticle permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation of grapevine and wheat : mode of action and possible agronomic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress on the use of Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Florence, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation of grapevine and wheat : mode of action and possible agronomic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Plant Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tours, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; development in grapevine leaves : Application to the evaluation of resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Molecular Plant-Microbe Interactions (XVI IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rhodes, Greece. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Colmar, France. , 116 p., 2013, RVVS 2013 - Colloque du Réseau Vigne &amp; Vins Septentrional</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Vitivinicultural Terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012, Induced resistance as a strategy for vineyard protection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype characterization of Fo47 mutants affected in their biocontrol activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Rhizosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of strains impaired in their antagonist activity after transposition of the Fot1 element in Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Edel-Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Daboussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular probes for studying population dynamics of arbuscular mycorrhizal fungi in roots and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 821 : sampling and identification of parasitic and pathogenic microorganisms in agrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Lisbonne, Portugal. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention et caractérisation, phénotypique et génotypique, de mutants de la souche Fusarium oxysporum Fo47, affectés dans leur aptitude antagoniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02832629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId466"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie TROUVELOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1044-7458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Sciences de la Vigne et Viticulture - Institut Universitaire de la Vigne et du Vin Jules Guyot (Université de Bourgogne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma carrière je me suis toujours intéressée aux interactions plantes-microorganismes, que l'issue de ces dernières soit bénéfique (symbiose mutualiste) ou délétère (phytopathologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008 (date de mon recrutement à l'Université de Bourgogne), je me suis spécialisée dans le domaine des sciences de la vigne et viticulture. Dans ce cadre, mon champ d'expertise est structuré selon 3 axes complémentaires qui me permettent d'avoir une vision globale de la vigne dans son environnement :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(1) Etude de l'immunité, du biocontrôle et de la biostimulation de la vigne ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(2) Etude des dépérissements et de l'holobionte vigne (sain vs dépérissant) ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(3) Etude de l'impact de la mycorhization de la vigne et des services écosystémiques rendus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également (i) élue au Conseil Scientifique de mon UMR (UMR Agroécologie - Centre INRAE de Dijon), (ii) élue au Conseil Scientifique de l'Institut Technique Tropical (IT2) ; (iii) référée pour une trentaine de revues internationales à comité de lecture (peer review) et (iv) co-animatrice du Réseau Mixte de Transfert (RMT) Bestim, visant à regrouper les acteurs (académiques, techniques et de l'enseignement secondaire agricole) impliqués dans l'étude de l'immunité agroécologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de mes activités pédagogiques, je dispense des enseignements en sciences de la vigne : organographie, biophysiologie (nutrition minérale, activité photosynthétique,...) et pathologie (maladies cryptogamiques). Par ailleurs, depuis 2009 je suis responsable pédagogique de la première année du Master Vigne-Vin-Terroir et, depuis 2017, co-responsable de la mention de Master &amp;quot;Sciences de la vigne et du Vin&amp;quot; à l'uB. De plus, depuis septembre 2020 je préside la Commission de la Pédagogie de l'Institut Universitaire de la Vigne et du Vin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, depuis 2019 je suis membre du Conseil National des Universités à l'échelle nationale (section CNU 68 - Biologie des Organismes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptomic perspective of P trade in mycorrhizal grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Inès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monfort-Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rosnoblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01200-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits mais costauds, des champignons améliorent la nutrition et la santé des vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions de biocontrôle dans les agrosystèmes viticoles, des innovations diffusables à grande échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol91-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol solutions in wine-growing agrosystems: can these innovations be disseminated on a large scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burgun Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol91-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité des porte-greffes et des cépages sur les communautés de champignons mycorhiziens à arbuscules associés aux racines de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and developmental disturbances caused by Botryosphaeria dieback in the annual stems of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1394821. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1394821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cytologie pour décrire et comprendre les dépérissements de la vigne : cas du porte-greffe 161-49 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Avoscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative RNA sequencing-based transcriptome profiling of ten grapevine rootstocks: shared and specific sets of genes respond to mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5-6), pp.369-385. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-023-01119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium arsenite-induced changes in the wood of esca-diseased grapevine at cytological and metabolomic levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.art. 1141700. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1141700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.art. 998273. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.998273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiota of the grapevine holobiont: A key component of plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jare.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l’immunité de la vigne : un levier pour réduire les traitements fongicides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microdoses de sucres : une stratégie de biocontrôle chez la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWEET - Optimisation des stratégies de biocontrôle par la stimulation de l’immunité des plantes avec des applications d’infra-doses de sucres simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.411-423. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/tysh-8x74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca‐affected grapevine leaf metabolome is clone‐ and vintage‐dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaître‐guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171 (3), pp.424-434. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques rendus par la symbiose mycorhizienne à arbuscule au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Phenotyping of Grapevine Root System Architecture by 2D or 3D Imaging: Advantages and Limits of Three Cultivation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1-15), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.638688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic fingerprint of Chardonnay leaves affected by esca disease is clone and year dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171 (3), pp.595-603. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phyto-11170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et possibilités de méthodes dites -omiques en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons au service de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar- and Wood Area-Dependent Metabolomic Fingerprints of Grapevine Infected by Botryosphaeria Dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.PHYTO-02-20-005. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-20-0055-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. L’agroécologie, une science, un concept, des pratiques culturales, un mouvement politique. Bref historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Plant Declines. What’s Wrong with the Microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2019.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte « vigne » face au dépérissement ou quand le « vivre ensemble » n’est plus à l’équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-Dependent Expression of Esca Disease Revealed by Leaf Metabolite Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaître-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1960. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Elicitors in Grapevine: From MAMP and DAMP Perception to Induced Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne, un bras de levier pour lutter contre les dépérissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Scheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobized laminarans as new biocompatible anti-oomycete compounds for grapevine protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.115224. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactin and fengycin contribute to the protection of a Bacillus subtilis strain against grape downy mildew by both direct effect and defence stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined enzymatic and metabolic analysis of grapevine cell responses to elicitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2017.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.e0194327. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0194327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant extract acts both as a resistance inducer and an oomycide against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of PS3-induced resistance to downy mildew on grapevine physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote de la vigne : de nouveaux paradigmes et une perspective pour la vigne de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169S, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture : État des lieux et services écosystémiques rendus au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic Fingerprint of PS3-Induced Resistance of Grapevine Leaves against Plasmopara viticola Revealed Differences in Elicitor-Triggered Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08, pp.101. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture : État des lieux et services écosystémiques rendus au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (avril 2017), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 Hors-Série, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (novembre 2017), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 Hors-Série, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics towards the understanding of elicitor induced resistance of grapevine against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Hovasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.113-125. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2017.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in Grapevine Leaf Metabolism Occur Prior to Esca Apoplexy Appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (12), pp.946-959. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-17-0036-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs de défense des plantes (SDP) en viticulture - Un tour d’horizon sur les principes, les applications et les perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ethoxylated surfactant enhances the penetration of the sulfated laminarin through leaf cuticle and stomata, leading to increased induced resistance against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156 (3), pp.338-350. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer biostimulants, SDP, systèmes d’imagerie et de pulvérisation au service de la santé du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-016-0131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpene volatile organic compounds (VOCs) are markers of elicitation by sulfated laminarine in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana B. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Interactions of β-(1→3)-Glucans with Their Receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (6), pp.9745--9766. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules20069745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhiza symbiosis in viticulture: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0329-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrates in plant immunity and plant protection: roles and potential application as foliar sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification of Plasmopara viticola genes potentially involved in pathogenesis on grapevine suggests new similarities between oomycetes and true fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frettinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (10), pp.130501115210007. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-06-12-0121-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and Plasmopara viticola development in grapevine leaves: application to the evaluation of resistance to downy mildew.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of leaf age on induced resistance in grapevine against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in carbohydrate metabolism in Plasmopara viticola-infected grapevine leaves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (9), pp.1061-73. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-11-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-aminobutyric acid primes a NADPH oxidase-dependent reactive oxygen species production during grapevine triggered immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (8), pp.1012-1021. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-23-8-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 3/3: Maîtrise de la maturation et gestion des ressources génétiques de la vigne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are grapevine stomata involved in the elicitor-induced protection against downy mildew?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (8), pp.977-986. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-22-8-0977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A β-1,3 glucan sulfate induces resistance in grapevine against Plasmopara viticola through priming of défense responses, including HR-like cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.232-243. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-2-0232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal deregulation in plasmopara viticola-infected grapevine leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 173 (4), pp.832-840. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01959.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potentialisation des défenses naturelles des plantes : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanted : pathogenesis-related marker molecules for Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Edel-Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159, pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of flax roots and early physiological responses of flax cells inoculated with pathogenic and nonpathogenic strains of Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (9), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Fusarium oxysporum Fo47 mutants affected in their biocontrol activity after transposition of the Fot1 element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Migheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 92, pp.936-945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-destructive method for evaluating the mycorrhizal status of micropropagated vine root-stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio S. Gianinazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Schweizerische Gesellschaft für Pflanzenbau- wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of ribosomal DNA loci in spore interphasic nuclei of glomalean fungi by fluorescence in situ hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hijri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la mycorhization dans l'holobionte vigne : diversité et fonction au sein de l'agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication Chaire UNESCO Culture et Traditions Vitivinicoles Université de Bourgogne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2023 ; Biodiversité dans la vigne et en cave : ressource et outil de l'agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-918173-36-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of Grapevine Defense Mechanisms: Theoretical and Applied Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant defence: biological control : Chapter 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Progress in Biological Control, 978-94-007-1932-3. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1933-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance in grapevine: from concept to vineyard application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indução de Resistência em Plantas a Patógenos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departamento de Fitopatologia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2012, 9788581790250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité des plantes : quelles stratégies pour l'optimiser dans un contexte agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acta Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-85794-334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le dépérissement du court-noue a travers l’holobionte-vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement biologique &amp; microbien de l’agroécosystème viticole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence à destination de la profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Agroécologique de Carbouey, Feb 2025, Chateau Laclotte-Cazalis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne : vers une approche intégrée du microbiote pour un agro-écosystème performant et résilient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant holobiont: let's have a look at the roots and inside the plant for its health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cytologie pour décrire et comprendre les dépérissements de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ième congrès AFH Association Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research program for reducing chemical input in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biostimulation : un levier possible d'augmentation d'efficacité des stimulateurs de défense des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres chercheurs professionnels Sortir des pesticides en viticulture. INRAE, Cultiver Protéger Autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtuel (Beaune, Bordeaux, Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestim network : stimulating plant health in agroécological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbiose mycorhizenne à arbuscule : un acteur central de l’interaction sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e matinée des OEnologues de Bordeaux (#moeb2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vaizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine decline due to the 161-49 C rootstock seen as a dysfunction of the holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the International Symbiosis Society (ISS), 3rd edition of the International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte « vigne » ou comment les interactions de la plante avec les communautés microbiennes influencent son état sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e matinée des OEnologues de Bordeaux (#moeb2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biostimulation : un levier possible d'augmentation d'efficacité des stimulateurs de défense des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR Cultiver et Protéger Autrement, Mar 2022, Bordeaux, Beaune et Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions des dépérissements à Botryosphaeriacées au niveau des rameaux de vigne : étude spatio-temporelle aux échelles anatomique et physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le dépérissement du 161-49C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire PNDV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan National de Dépérissement du Vignoble, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions spatiales de l’esca sur l’holobionte vigne : réponse du microbiome dans le continuum sol/feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'Esca sur l'holobionte vigne : un focus sur les champignons mycorhiziens à arbuscules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fernandez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fontaine,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille des Pinots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pontus de Tyard Biodiversité et patrimoine viticole « Vignobles et vins en Renaissance ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bissy sur Fley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un diagnostic de l’holobionte « vigne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan National du Dépérissement de la Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle et pulvérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau Interprofessionnel des Vins de Bourgogne, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Aptitude : alimentation porte-greffe & déperissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique du BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.) Clone-dependent expression of grapevine esca disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moret F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosjean C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Penticton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des micro-doses de sucre chez la vigne en conditions contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques "substances naturelles en production végétale" de l’ITAB Institut de l'Agriculture et de l'Alimentation Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Deniau, Patrice Marchand, Julie Carrière, Apr 2019, paris, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International workshop on grapevine trunk diseases (IWGTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of British Columbia (UBC). CAN., Jul 2019, Penticton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose Effective du LaboratoIre au Vignoble et pulvéRisation Adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique du BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’alimentation potassique et azotée sur le dépérissement du porte-greffe 161-49C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour la Coopérative Bourgogne du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau Interprofessionnel des Vins de Bourgogne, Dec 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Spores 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un diagnostic sanitaire de l’holobionte vigne : identification de bio-indicateurs le long du continuum sol-racines-parties aériennes dans un contexte de dépérissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique du BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux effets de l’arsénite de sodium sur la physiologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert-Siegwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de la Vigne et du Vin (IFV). FRA., Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression clone-dépendante de l’Esca chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christia Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium arsénite application on plants expression grapevine trunk diseases-foliar symtpoms: impact on grapevine physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallet J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert-Siegwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillier C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Lorène Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Grapevine Trunk Diseases,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims (France)., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biostimulants améliorent-ils la résistance induite par des éliciteurs contre le mildiou de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux et services rendus au vignoble par la mycorhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chaire Unesco : Rencontres du Clos-Vougeot 2017 "Quelle durabilité en vigne et en cave ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Oct 2017, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics-&amp;quot; for a mapping of grapevine response to elicitors and identification of induced resistance markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hovasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Fondation for Plant Pathology (EFPP) &amp; 10. French Society for Plant Pathology Conference ‘Deepen Knwoledge in Plant Pathology for Innovative Agro-Ecology’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Fondation for Plant Pathology (EFPP). INT., May 2017, Dunkerque-Malo-les-Bains, France, 29 mai-2 juin 2017, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement de la vigne … mais que fait la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Lions Club de Beaune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de biostimulants et de stimulateurs de défense des plantes sur la protection du blé vis-à-vis de l’oïdium et de la septoriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Journées Jeunes Chercheurs Condorcet (J2C2 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biostimulants ont-ils un impact sur la résistance induite par des éliciteurs contre le mildiou de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined use of biostimulants and resistance inducers to improve wheat protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th International Symposium on crops protection (ISCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, May 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework to assess whether biostimulants can impact grapevine physiology and its responsiveness to elicitor-induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Symposium on Plant BioProtection Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mycorhization à arbuscule en viticulture : Cas du vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine trunk diseases : a true economical difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Enometrics XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire de la Vigne et du Vin "Jules Guyot" (IUVV). FRA., May 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low light intensity on PS3-induced resistance of grapevine leaves against &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International Symposium on Grapevine Physiology and Biotechnology (10GPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions innovantes pour la santé de la vigne et du blé associant applications de biostimulants et SDP à des technologies d'imagerie et d'agroéquipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherches Vigne et Vin en Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation of grapevine : mode of action and possible agronomic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA), Mar 2016, Dijon, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel végétal en viticulture : un levier d’adaptation face aux évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Crédit Mutuel pour les viticulteurs de Bourgogne et de Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crédit Mutuel. Dijon, FRA., Jan 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact d’un traitement à l’arsénite de sodium de la vigne : caractérisation des répercussions tissulaires et cellulaires induites dans le végétal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail national « Maladies du bois de la vigne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COLMAR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une technique d’hydridation in situ visant la co-localisation in planta des Botryosphaeriaceae et de marqueurs de défense,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail national « Maladies du bois de la vigne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COLMAR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for foliar uptake of sulfated laminarin into grapevine depending on surfactant use and leaf surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Plant Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Pinot, père et fils»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Clos Vougeot. : Le vin en Héritage : Anciens Vignobles, Nouveaux Vignobles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’éliciteurs inducteurs de résistance chez les plantes : application en phytoprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique « immunité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale E2S, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Ampelos "Trends in world vitiniculture development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does leaf position influence induced resistance to grape downy mildew?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting of IOBC-WPRS Working Group - Induced Resistance in Plants Against Insects and Diseases : Leaping from Success in the Lab to Success in the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. XXVI + 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide-triggered plant immunity and plant protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. First World Congress on Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of compatible and non-compatible gray mold/grapevine interactions compared in search of resistance factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance in grapevine : from concept to vineyard application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting on Induced Resistance in Plants against Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Viçosa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Plasmopara viticola is able to alter grapevine leaf physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. International Congress of Vitivinicultural Terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products and Biocontrol Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First World Congress on Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Ag International., Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic characterization of Fot1 mutants affected in their biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Rhizosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissements du 161-49C _ Influence de l'alimentation potassique et azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’holobionte vigne : des bio-indicateurs du dépérissement du sol aux feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine root holobiont dysfunction: the case of the 161-49 C rootstock decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulants: a lever in the vine's response to water constraints? Genotypic, phenotypic, molecular and microbial responses of the grapevine root compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Fanleaf Virus on the grapevine root holobiont: the hidden side of a viral decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Hilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginates act as physical barrier to protect grapevine against downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsin Claude Roméo Djoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international symposium Plant BioProtech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine decline due to the 161-49 C rootstock seen as a dysfunction of the root holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioRes, ICPP Satellite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine biostimulation : a lever to prime leaf elicitor-induced resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioRes, ICPP Satellite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialisation de l’efficacité d’un stimulateur de défense par un biostimulant contre le mildiou de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auclair, Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the FanLeaf Virus on the grapevine holobiont : a study from the soil to the leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the International Symbiosis Society et 3rd International Conference on Holobionts (Symbiosis in the anthropocene era)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vaizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The holobiont, a biological lever to manage some declines of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. th International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Penticton, Canada. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christia Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Logrono, Spain. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des maladies du bois sur la physiologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for assessment of biostimulants effects on grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Biocontrol 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca-disease. International congress on grapevine and wine research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moret F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaitre-Guillec C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clmeent G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negrel J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MALADIE DU BOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LOGRONO, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and cytological approaches to better understand grapevine trunk diseases disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IWGTD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpenes VOCs are markers of elicitation by sulfated laminarine in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbro Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International symposium on grapevine physiology and biotechnology (10GPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vérone, Italy. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches for the characterization of elicitor-induced resistance of grapevine leaves against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guillier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Marianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rouillier-Gall,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mycorhization à arbuscule en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does biostimulation of grapevine impact elicitor-induced resistance against downy mildew ? A methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Biocontrol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Perpignan, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation of grapevine and wheat : mode of action and possible agronomic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress on the use of Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Florence, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide induced resistance in grapevine as affected by cuticle permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation of grapevine and wheat : mode of action and possible agronomic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Plant Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tours, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; development in grapevine leaves : Application to the evaluation of resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Molecular Plant-Microbe Interactions (XVI IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rhodes, Greece. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Colmar, France. , 116 p., 2013, RVVS 2013 - Colloque du Réseau Vigne &amp; Vins Septentrional</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Vitivinicultural Terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012, Induced resistance as a strategy for vineyard protection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype characterization of Fo47 mutants affected in their biocontrol activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Rhizosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of strains impaired in their antagonist activity after transposition of the Fot1 element in Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Edel-Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Daboussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular probes for studying population dynamics of arbuscular mycorrhizal fungi in roots and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 821 : sampling and identification of parasitic and pathogenic microorganisms in agrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Lisbonne, Portugal. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention et caractérisation, phénotypique et génotypique, de mutants de la souche Fusarium oxysporum Fo47, affectés dans leur aptitude antagoniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02832629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId466"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ED798EE"/>
+    <w:nsid w:val="260CC3A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-trouvelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1044-7458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sport&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien In&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monfort-Pimet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01200-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol91-art03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgun Xavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol91-art03-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Anginot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coppin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1394821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-023-01119-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.998273" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cadena I Canals" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.12.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aveline" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carriere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tysh-8x74" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bidaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dupin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Furet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Delorme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre&#8208;guillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13254" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rich&#233;, Mathilde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Sirca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348042v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre Guillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morvan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11170" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-20-0055-R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Mah&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre-Guillier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01960" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Claverie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03131094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Scheik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jubien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lecollinet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115224" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire H&#233;loir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12809" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.12.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7BDBV3H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461025v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194327" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.10.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31L47BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00101" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962137v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P4CFH3H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chiltz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecollinet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chalal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana B. Wincker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00350" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160140v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20069745" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358460v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0329-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00592" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640925v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088145" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522209v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frettinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-12-0121-R" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.08.012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gindro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bordier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.05.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6KVCKSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636051v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gamm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-11-0040" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669004v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-8-1012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allegre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-8-0977" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Varnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0232" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661092v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01959.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577987v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669818v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Olivain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681427v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Migheli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580006v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calantzis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi Pearson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Gianinazzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698612v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852003v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811366v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/p5xwuv1040063210/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1933-0_13" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810164v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraufv.com.br/produto/1639817/inducao-de-resistencia-em-plantas-a-patogenos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hily" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539367v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798197v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111233v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711075v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646950v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Jacquens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Anginot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647068v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230784v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577289v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577540v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gouroux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fernandez," TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontaine," TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576519v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246371v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246362v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788391v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03139570v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moret F" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean C" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement G" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735467v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964537v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577936v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577930v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786237v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246385v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786036v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786236v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789496v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christia Coelho" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03144058v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet J" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillier C" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784892v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785887v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902756v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourquez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608719v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577938v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602761v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737907v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789898v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740067v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795817v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600754v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743214v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourquez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793969v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170717v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Florence" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170710v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Larignon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743463v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecollinet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791951v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577943v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805458v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747643v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802578v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747592v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808899v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahad Echairi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805165v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804381v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant Gaveau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806860v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747152v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579221v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579214v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878461v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798663v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784447v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auclair" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hilly" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798605v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsin Claude Rom&#233;o Djoman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743880v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743943v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cl&#233;ment" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897740v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888408v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734820v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785488v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786229v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03123940v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Guillec C" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clmeent G" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrel J" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124072v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797765v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbro Winkler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124148v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillier," TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marianna" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouillier-Gall," TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739292v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742051v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743003v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602101v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739417v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738757v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747741v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746825v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Echairi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825776v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747324v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Daboussi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841463v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojuan Zhao" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832629v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-trouvelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1044-7458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sport&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien In&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monfort-Pimet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01200-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol91-art03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgun Xavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol91-art03-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Anginot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coppin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1394821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-023-01119-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.998273" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cadena I Canals" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.12.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bidaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Furet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aveline" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carriere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tysh-8x74" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Delorme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre&#8208;guillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13254" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rich&#233;, Mathilde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Sirca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre Guillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11170" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-20-0055-R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Mah&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre-Guillier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01960" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Claverie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03131094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Scheik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jubien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lecollinet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115224" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire H&#233;loir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12809" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.12.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7BDBV3H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461025v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194327" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.10.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31L47BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00101" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962137v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P4CFH3H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chiltz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecollinet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chalal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana B. Wincker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00350" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160140v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20069745" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358460v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0329-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00592" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640925v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088145" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522209v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frettinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-12-0121-R" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.08.012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gindro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bordier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.05.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6KVCKSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636051v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gamm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-11-0040" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669004v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-8-1012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allegre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-8-0977" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Varnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0232" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661092v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01959.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577987v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669818v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Olivain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681427v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Migheli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580006v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calantzis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi Pearson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Gianinazzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698612v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852003v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811366v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/p5xwuv1040063210/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1933-0_13" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810164v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraufv.com.br/produto/1639817/inducao-de-resistencia-em-plantas-a-patogenos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hily" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539367v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798197v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111233v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711075v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Jacquens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Anginot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647068v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230784v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577289v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577540v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gouroux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fernandez," TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontaine," TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576519v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246371v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246362v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788391v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03139570v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moret F" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean C" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement G" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964537v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735467v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577936v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577930v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786237v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246385v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786036v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786236v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789496v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christia Coelho" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03144058v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet J" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillier C" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785887v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784892v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608719v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577938v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902756v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourquez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602761v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737907v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789898v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740067v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795817v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600754v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743214v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourquez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793969v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170717v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Florence" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170710v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Larignon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743463v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecollinet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791951v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577943v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805458v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747643v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802578v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747592v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805165v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804381v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant Gaveau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808899v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahad Echairi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806860v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747152v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579221v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579214v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878461v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798663v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784447v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auclair" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hilly" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798605v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsin Claude Rom&#233;o Djoman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743880v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743943v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cl&#233;ment" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897740v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888408v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734820v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786229v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785488v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03123940v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Guillec C" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clmeent G" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrel J" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124072v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797765v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbro Winkler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124148v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillier," TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marianna" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouillier-Gall," TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739292v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742051v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602101v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743003v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739417v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738757v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747741v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746825v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Echairi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825776v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747324v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Daboussi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841463v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojuan Zhao" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832629v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>