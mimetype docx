--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie TROUVELOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1044-7458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Sciences de la Vigne et Viticulture - Institut Universitaire de la Vigne et du Vin Jules Guyot (Université de Bourgogne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma carrière je me suis toujours intéressée aux interactions plantes-microorganismes, que l'issue de ces dernières soit bénéfique (symbiose mutualiste) ou délétère (phytopathologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008 (date de mon recrutement à l'Université de Bourgogne), je me suis spécialisée dans le domaine des sciences de la vigne et viticulture. Dans ce cadre, mon champ d'expertise est structuré selon 3 axes complémentaires qui me permettent d'avoir une vision globale de la vigne dans son environnement :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(1) Etude de l'immunité, du biocontrôle et de la biostimulation de la vigne ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(2) Etude des dépérissements et de l'holobionte vigne (sain vs dépérissant) ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(3) Etude de l'impact de la mycorhization de la vigne et des services écosystémiques rendus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également (i) élue au Conseil Scientifique de mon UMR (UMR Agroécologie - Centre INRAE de Dijon), (ii) élue au Conseil Scientifique de l'Institut Technique Tropical (IT2) ; (iii) référée pour une trentaine de revues internationales à comité de lecture (peer review) et (iv) co-animatrice du Réseau Mixte de Transfert (RMT) Bestim, visant à regrouper les acteurs (académiques, techniques et de l'enseignement secondaire agricole) impliqués dans l'étude de l'immunité agroécologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de mes activités pédagogiques, je dispense des enseignements en sciences de la vigne : organographie, biophysiologie (nutrition minérale, activité photosynthétique,...) et pathologie (maladies cryptogamiques). Par ailleurs, depuis 2009 je suis responsable pédagogique de la première année du Master Vigne-Vin-Terroir et, depuis 2017, co-responsable de la mention de Master &amp;quot;Sciences de la vigne et du Vin&amp;quot; à l'uB. De plus, depuis septembre 2020 je préside la Commission de la Pédagogie de l'Institut Universitaire de la Vigne et du Vin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, depuis 2019 je suis membre du Conseil National des Universités à l'échelle nationale (section CNU 68 - Biologie des Organismes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptomic perspective of P trade in mycorrhizal grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Inès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monfort-Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rosnoblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01200-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits mais costauds, des champignons améliorent la nutrition et la santé des vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions de biocontrôle dans les agrosystèmes viticoles, des innovations diffusables à grande échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol91-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol solutions in wine-growing agrosystems: can these innovations be disseminated on a large scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burgun Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol91-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité des porte-greffes et des cépages sur les communautés de champignons mycorhiziens à arbuscules associés aux racines de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and developmental disturbances caused by Botryosphaeria dieback in the annual stems of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1394821. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1394821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cytologie pour décrire et comprendre les dépérissements de la vigne : cas du porte-greffe 161-49 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Avoscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative RNA sequencing-based transcriptome profiling of ten grapevine rootstocks: shared and specific sets of genes respond to mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5-6), pp.369-385. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-023-01119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium arsenite-induced changes in the wood of esca-diseased grapevine at cytological and metabolomic levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.art. 1141700. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1141700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.art. 998273. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.998273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiota of the grapevine holobiont: A key component of plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jare.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l’immunité de la vigne : un levier pour réduire les traitements fongicides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microdoses de sucres : une stratégie de biocontrôle chez la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWEET - Optimisation des stratégies de biocontrôle par la stimulation de l’immunité des plantes avec des applications d’infra-doses de sucres simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.411-423. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/tysh-8x74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca‐affected grapevine leaf metabolome is clone‐ and vintage‐dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaître‐guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171 (3), pp.424-434. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques rendus par la symbiose mycorhizienne à arbuscule au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Phenotyping of Grapevine Root System Architecture by 2D or 3D Imaging: Advantages and Limits of Three Cultivation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1-15), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.638688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic fingerprint of Chardonnay leaves affected by esca disease is clone and year dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171 (3), pp.595-603. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phyto-11170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et possibilités de méthodes dites -omiques en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons au service de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar- and Wood Area-Dependent Metabolomic Fingerprints of Grapevine Infected by Botryosphaeria Dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.PHYTO-02-20-005. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-20-0055-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. L’agroécologie, une science, un concept, des pratiques culturales, un mouvement politique. Bref historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Plant Declines. What’s Wrong with the Microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2019.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte « vigne » face au dépérissement ou quand le « vivre ensemble » n’est plus à l’équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-Dependent Expression of Esca Disease Revealed by Leaf Metabolite Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaître-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1960. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Elicitors in Grapevine: From MAMP and DAMP Perception to Induced Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne, un bras de levier pour lutter contre les dépérissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Scheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobized laminarans as new biocompatible anti-oomycete compounds for grapevine protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.115224. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactin and fengycin contribute to the protection of a Bacillus subtilis strain against grape downy mildew by both direct effect and defence stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined enzymatic and metabolic analysis of grapevine cell responses to elicitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2017.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.e0194327. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0194327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant extract acts both as a resistance inducer and an oomycide against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of PS3-induced resistance to downy mildew on grapevine physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote de la vigne : de nouveaux paradigmes et une perspective pour la vigne de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169S, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture : État des lieux et services écosystémiques rendus au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic Fingerprint of PS3-Induced Resistance of Grapevine Leaves against Plasmopara viticola Revealed Differences in Elicitor-Triggered Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08, pp.101. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture : État des lieux et services écosystémiques rendus au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (avril 2017), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 Hors-Série, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (novembre 2017), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 Hors-Série, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics towards the understanding of elicitor induced resistance of grapevine against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Hovasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.113-125. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2017.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in Grapevine Leaf Metabolism Occur Prior to Esca Apoplexy Appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (12), pp.946-959. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-17-0036-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs de défense des plantes (SDP) en viticulture - Un tour d’horizon sur les principes, les applications et les perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ethoxylated surfactant enhances the penetration of the sulfated laminarin through leaf cuticle and stomata, leading to increased induced resistance against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156 (3), pp.338-350. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer biostimulants, SDP, systèmes d’imagerie et de pulvérisation au service de la santé du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-016-0131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpene volatile organic compounds (VOCs) are markers of elicitation by sulfated laminarine in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana B. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Interactions of β-(1→3)-Glucans with Their Receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (6), pp.9745--9766. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules20069745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhiza symbiosis in viticulture: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0329-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrates in plant immunity and plant protection: roles and potential application as foliar sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification of Plasmopara viticola genes potentially involved in pathogenesis on grapevine suggests new similarities between oomycetes and true fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frettinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (10), pp.130501115210007. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-06-12-0121-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and Plasmopara viticola development in grapevine leaves: application to the evaluation of resistance to downy mildew.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of leaf age on induced resistance in grapevine against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in carbohydrate metabolism in Plasmopara viticola-infected grapevine leaves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (9), pp.1061-73. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-11-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-aminobutyric acid primes a NADPH oxidase-dependent reactive oxygen species production during grapevine triggered immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (8), pp.1012-1021. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-23-8-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 3/3: Maîtrise de la maturation et gestion des ressources génétiques de la vigne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are grapevine stomata involved in the elicitor-induced protection against downy mildew?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (8), pp.977-986. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-22-8-0977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A β-1,3 glucan sulfate induces resistance in grapevine against Plasmopara viticola through priming of défense responses, including HR-like cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.232-243. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-2-0232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal deregulation in plasmopara viticola-infected grapevine leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 173 (4), pp.832-840. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01959.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potentialisation des défenses naturelles des plantes : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanted : pathogenesis-related marker molecules for Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Edel-Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159, pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of flax roots and early physiological responses of flax cells inoculated with pathogenic and nonpathogenic strains of Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (9), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Fusarium oxysporum Fo47 mutants affected in their biocontrol activity after transposition of the Fot1 element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Migheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 92, pp.936-945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-destructive method for evaluating the mycorrhizal status of micropropagated vine root-stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio S. Gianinazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Schweizerische Gesellschaft für Pflanzenbau- wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of ribosomal DNA loci in spore interphasic nuclei of glomalean fungi by fluorescence in situ hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hijri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la mycorhization dans l'holobionte vigne : diversité et fonction au sein de l'agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication Chaire UNESCO Culture et Traditions Vitivinicoles Université de Bourgogne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2023 ; Biodiversité dans la vigne et en cave : ressource et outil de l'agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-918173-36-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of Grapevine Defense Mechanisms: Theoretical and Applied Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant defence: biological control : Chapter 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Progress in Biological Control, 978-94-007-1932-3. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1933-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance in grapevine: from concept to vineyard application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indução de Resistência em Plantas a Patógenos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departamento de Fitopatologia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2012, 9788581790250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité des plantes : quelles stratégies pour l'optimiser dans un contexte agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acta Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-85794-334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le dépérissement du court-noue a travers l’holobionte-vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement biologique &amp; microbien de l’agroécosystème viticole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence à destination de la profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Agroécologique de Carbouey, Feb 2025, Chateau Laclotte-Cazalis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne : vers une approche intégrée du microbiote pour un agro-écosystème performant et résilient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant holobiont: let's have a look at the roots and inside the plant for its health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cytologie pour décrire et comprendre les dépérissements de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ième congrès AFH Association Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research program for reducing chemical input in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biostimulation : un levier possible d'augmentation d'efficacité des stimulateurs de défense des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres chercheurs professionnels Sortir des pesticides en viticulture. INRAE, Cultiver Protéger Autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtuel (Beaune, Bordeaux, Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestim network : stimulating plant health in agroécological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbiose mycorhizenne à arbuscule : un acteur central de l’interaction sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e matinée des OEnologues de Bordeaux (#moeb2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vaizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine decline due to the 161-49 C rootstock seen as a dysfunction of the holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the International Symbiosis Society (ISS), 3rd edition of the International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte « vigne » ou comment les interactions de la plante avec les communautés microbiennes influencent son état sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e matinée des OEnologues de Bordeaux (#moeb2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biostimulation : un levier possible d'augmentation d'efficacité des stimulateurs de défense des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR Cultiver et Protéger Autrement, Mar 2022, Bordeaux, Beaune et Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions des dépérissements à Botryosphaeriacées au niveau des rameaux de vigne : étude spatio-temporelle aux échelles anatomique et physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le dépérissement du 161-49C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire PNDV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan National de Dépérissement du Vignoble, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions spatiales de l’esca sur l’holobionte vigne : réponse du microbiome dans le continuum sol/feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'Esca sur l'holobionte vigne : un focus sur les champignons mycorhiziens à arbuscules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fernandez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fontaine,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille des Pinots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pontus de Tyard Biodiversité et patrimoine viticole « Vignobles et vins en Renaissance ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bissy sur Fley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un diagnostic de l’holobionte « vigne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan National du Dépérissement de la Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle et pulvérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau Interprofessionnel des Vins de Bourgogne, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Aptitude : alimentation porte-greffe & déperissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique du BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.) Clone-dependent expression of grapevine esca disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moret F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosjean C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Penticton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des micro-doses de sucre chez la vigne en conditions contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques "substances naturelles en production végétale" de l’ITAB Institut de l'Agriculture et de l'Alimentation Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Deniau, Patrice Marchand, Julie Carrière, Apr 2019, paris, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International workshop on grapevine trunk diseases (IWGTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of British Columbia (UBC). CAN., Jul 2019, Penticton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose Effective du LaboratoIre au Vignoble et pulvéRisation Adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique du BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’alimentation potassique et azotée sur le dépérissement du porte-greffe 161-49C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour la Coopérative Bourgogne du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau Interprofessionnel des Vins de Bourgogne, Dec 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Spores 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un diagnostic sanitaire de l’holobionte vigne : identification de bio-indicateurs le long du continuum sol-racines-parties aériennes dans un contexte de dépérissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique du BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux effets de l’arsénite de sodium sur la physiologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert-Siegwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de la Vigne et du Vin (IFV). FRA., Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression clone-dépendante de l’Esca chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christia Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium arsénite application on plants expression grapevine trunk diseases-foliar symtpoms: impact on grapevine physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallet J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert-Siegwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillier C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Lorène Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Grapevine Trunk Diseases,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims (France)., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biostimulants améliorent-ils la résistance induite par des éliciteurs contre le mildiou de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux et services rendus au vignoble par la mycorhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chaire Unesco : Rencontres du Clos-Vougeot 2017 "Quelle durabilité en vigne et en cave ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Oct 2017, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics-&amp;quot; for a mapping of grapevine response to elicitors and identification of induced resistance markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hovasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Fondation for Plant Pathology (EFPP) &amp; 10. French Society for Plant Pathology Conference ‘Deepen Knwoledge in Plant Pathology for Innovative Agro-Ecology’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Fondation for Plant Pathology (EFPP). INT., May 2017, Dunkerque-Malo-les-Bains, France, 29 mai-2 juin 2017, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement de la vigne … mais que fait la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Lions Club de Beaune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de biostimulants et de stimulateurs de défense des plantes sur la protection du blé vis-à-vis de l’oïdium et de la septoriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Journées Jeunes Chercheurs Condorcet (J2C2 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biostimulants ont-ils un impact sur la résistance induite par des éliciteurs contre le mildiou de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined use of biostimulants and resistance inducers to improve wheat protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th International Symposium on crops protection (ISCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, May 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework to assess whether biostimulants can impact grapevine physiology and its responsiveness to elicitor-induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Symposium on Plant BioProtection Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mycorhization à arbuscule en viticulture : Cas du vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine trunk diseases : a true economical difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Enometrics XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire de la Vigne et du Vin "Jules Guyot" (IUVV). FRA., May 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low light intensity on PS3-induced resistance of grapevine leaves against &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International Symposium on Grapevine Physiology and Biotechnology (10GPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions innovantes pour la santé de la vigne et du blé associant applications de biostimulants et SDP à des technologies d'imagerie et d'agroéquipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherches Vigne et Vin en Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation of grapevine : mode of action and possible agronomic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA), Mar 2016, Dijon, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel végétal en viticulture : un levier d’adaptation face aux évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Crédit Mutuel pour les viticulteurs de Bourgogne et de Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crédit Mutuel. Dijon, FRA., Jan 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact d’un traitement à l’arsénite de sodium de la vigne : caractérisation des répercussions tissulaires et cellulaires induites dans le végétal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail national « Maladies du bois de la vigne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COLMAR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une technique d’hydridation in situ visant la co-localisation in planta des Botryosphaeriaceae et de marqueurs de défense,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail national « Maladies du bois de la vigne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COLMAR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for foliar uptake of sulfated laminarin into grapevine depending on surfactant use and leaf surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Plant Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Pinot, père et fils»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Clos Vougeot. : Le vin en Héritage : Anciens Vignobles, Nouveaux Vignobles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’éliciteurs inducteurs de résistance chez les plantes : application en phytoprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique « immunité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale E2S, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Ampelos "Trends in world vitiniculture development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does leaf position influence induced resistance to grape downy mildew?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting of IOBC-WPRS Working Group - Induced Resistance in Plants Against Insects and Diseases : Leaping from Success in the Lab to Success in the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. XXVI + 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide-triggered plant immunity and plant protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. First World Congress on Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of compatible and non-compatible gray mold/grapevine interactions compared in search of resistance factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance in grapevine : from concept to vineyard application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting on Induced Resistance in Plants against Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Viçosa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Plasmopara viticola is able to alter grapevine leaf physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. International Congress of Vitivinicultural Terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products and Biocontrol Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First World Congress on Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Ag International., Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic characterization of Fot1 mutants affected in their biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Rhizosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissements du 161-49C _ Influence de l'alimentation potassique et azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’holobionte vigne : des bio-indicateurs du dépérissement du sol aux feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine root holobiont dysfunction: the case of the 161-49 C rootstock decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulants: a lever in the vine's response to water constraints? Genotypic, phenotypic, molecular and microbial responses of the grapevine root compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Fanleaf Virus on the grapevine root holobiont: the hidden side of a viral decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Hilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginates act as physical barrier to protect grapevine against downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsin Claude Roméo Djoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international symposium Plant BioProtech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine decline due to the 161-49 C rootstock seen as a dysfunction of the root holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioRes, ICPP Satellite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine biostimulation : a lever to prime leaf elicitor-induced resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioRes, ICPP Satellite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialisation de l’efficacité d’un stimulateur de défense par un biostimulant contre le mildiou de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auclair, Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the FanLeaf Virus on the grapevine holobiont : a study from the soil to the leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the International Symbiosis Society et 3rd International Conference on Holobionts (Symbiosis in the anthropocene era)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vaizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The holobiont, a biological lever to manage some declines of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. th International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Penticton, Canada. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christia Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Logrono, Spain. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des maladies du bois sur la physiologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for assessment of biostimulants effects on grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Biocontrol 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca-disease. International congress on grapevine and wine research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moret F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaitre-Guillec C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clmeent G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negrel J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MALADIE DU BOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LOGRONO, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and cytological approaches to better understand grapevine trunk diseases disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IWGTD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpenes VOCs are markers of elicitation by sulfated laminarine in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbro Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International symposium on grapevine physiology and biotechnology (10GPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vérone, Italy. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches for the characterization of elicitor-induced resistance of grapevine leaves against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guillier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Marianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rouillier-Gall,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mycorhization à arbuscule en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does biostimulation of grapevine impact elicitor-induced resistance against downy mildew ? A methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Biocontrol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Perpignan, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation of grapevine and wheat : mode of action and possible agronomic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress on the use of Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Florence, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide induced resistance in grapevine as affected by cuticle permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation of grapevine and wheat : mode of action and possible agronomic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Plant Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tours, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; development in grapevine leaves : Application to the evaluation of resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Molecular Plant-Microbe Interactions (XVI IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rhodes, Greece. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Colmar, France. , 116 p., 2013, RVVS 2013 - Colloque du Réseau Vigne &amp; Vins Septentrional</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Vitivinicultural Terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012, Induced resistance as a strategy for vineyard protection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype characterization of Fo47 mutants affected in their biocontrol activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Rhizosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of strains impaired in their antagonist activity after transposition of the Fot1 element in Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Edel-Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Daboussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular probes for studying population dynamics of arbuscular mycorrhizal fungi in roots and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 821 : sampling and identification of parasitic and pathogenic microorganisms in agrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Lisbonne, Portugal. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention et caractérisation, phénotypique et génotypique, de mutants de la souche Fusarium oxysporum Fo47, affectés dans leur aptitude antagoniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02832629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId466"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie TROUVELOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1044-7458</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ZTzDJasAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en Sciences de la Vigne et Viticulture - Institut Universitaire de la Vigne et du Vin Jules Guyot (Université de Bourgogne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma carrière je me suis toujours intéressée aux interactions plantes-microorganismes, que l'issue de ces dernières soit bénéfique (symbiose mutualiste) ou délétère (phytopathologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008 (date de mon recrutement à l'Université de Bourgogne), je me suis spécialisée dans le domaine des sciences de la vigne et viticulture. Dans ce cadre, mon champ d'expertise est structuré selon 3 axes complémentaires qui me permettent d'avoir une vision globale de la vigne dans son environnement :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(1) Etude de l'immunité, du biocontrôle et de la biostimulation de la vigne ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(2) Etude des dépérissements et de l'holobionte vigne (sain vs dépérissant) ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(3) Etude de l'impact de la mycorhization de la vigne et des services écosystémiques rendus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également (i) élue au Conseil Scientifique de mon UMR (UMR Agroécologie - Centre INRAE de Dijon), (ii) élue au Conseil Scientifique de l'Institut Technique Tropical (IT2) ; (iii) référée pour une trentaine de revues internationales à comité de lecture (peer review) et (iv) co-animatrice du Réseau Mixte de Transfert (RMT) Bestim, visant à regrouper les acteurs (académiques, techniques et de l'enseignement secondaire agricole) impliqués dans l'étude de l'immunité agroécologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le cadre de mes activités pédagogiques, je dispense des enseignements en sciences de la vigne : organographie, biophysiologie (nutrition minérale, activité photosynthétique,...) et pathologie (maladies cryptogamiques). Par ailleurs, depuis 2009 je suis responsable pédagogique de la première année du Master Vigne-Vin-Terroir et, depuis 2017, co-responsable de la mention de Master &amp;quot;Sciences de la vigne et du Vin&amp;quot; à l'uB. De plus, depuis septembre 2020 je préside la Commission de la Pédagogie de l'Institut Universitaire de la Vigne et du Vin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, depuis 2019 je suis membre du Conseil National des Universités à l'échelle nationale (section CNU 68 - Biologie des Organismes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transcriptomic perspective of P trade in mycorrhizal grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Inès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monfort-Pimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rosnoblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.39. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01200-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrol solutions in wine-growing agrosystems: can these innovations be disseminated on a large scale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burgun Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol91-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions de biocontrôle dans les agrosystèmes viticoles, des innovations diffusables à grande échelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol91-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits mais costauds, des champignons améliorent la nutrition et la santé des vignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité des porte-greffes et des cépages sur les communautés de champignons mycorhiziens à arbuscules associés aux racines de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mathé,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological and developmental disturbances caused by Botryosphaeria dieback in the annual stems of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1394821. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1394821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cytologie pour décrire et comprendre les dépérissements de la vigne : cas du porte-greffe 161-49 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Avoscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative RNA sequencing-based transcriptome profiling of ten grapevine rootstocks: shared and specific sets of genes respond to mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (5-6), pp.369-385. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-023-01119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium arsenite-induced changes in the wood of esca-diseased grapevine at cytological and metabolomic levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.art. 1141700. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2023.1141700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.art. 998273. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.998273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbiota of the grapevine holobiont: A key component of plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jare.2021.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler l’immunité de la vigne : un levier pour réduire les traitements fongicides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bidaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microdoses de sucres : une stratégie de biocontrôle chez la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 180, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWEET - Optimisation des stratégies de biocontrôle par la stimulation de l’immunité des plantes avec des applications d’infra-doses de sucres simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.411-423. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/tysh-8x74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esca‐affected grapevine leaf metabolome is clone‐ and vintage‐dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaître‐guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171 (3), pp.424-434. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.13254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services écosystémiques rendus par la symbiose mycorhizienne à arbuscule au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 178, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Phenotyping of Grapevine Root System Architecture by 2D or 3D Imaging: Advantages and Limits of Three Cultivation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1-15), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.638688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic fingerprint of Chardonnay leaves affected by esca disease is clone and year dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologia Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171 (3), pp.595-603. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14601/Phyto-11170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et possibilités de méthodes dites -omiques en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons au service de l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux. Un atout majeur pour réduire les intrants de synthèse et augmenter les services écosystémiques au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hériché, Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Sirca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar- and Wood Area-Dependent Metabolomic Fingerprints of Grapevine Infected by Botryosphaeria Dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.PHYTO-02-20-005. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-20-0055-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody Plant Declines. What’s Wrong with the Microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2019.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial. L’agroécologie, une science, un concept, des pratiques culturales, un mouvement politique. Bref historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-Dependent Expression of Esca Disease Revealed by Leaf Metabolite Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaître-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1960. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Elicitors in Grapevine: From MAMP and DAMP Perception to Induced Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte « vigne » face au dépérissement ou quand le « vivre ensemble » n’est plus à l’équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne, un bras de levier pour lutter contre les dépérissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Scheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobized laminarans as new biocompatible anti-oomycete compounds for grapevine protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Jubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.115224. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactin and fengycin contribute to the protection of a Bacillus subtilis strain against grape downy mildew by both direct effect and defence stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined enzymatic and metabolic analysis of grapevine cell responses to elicitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2017.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.e0194327. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0194327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant extract acts both as a resistance inducer and an oomycide against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Negrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of PS3-induced resistance to downy mildew on grapevine physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2018.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote de la vigne : de nouveaux paradigmes et une perspective pour la vigne de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169S, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture : État des lieux et services écosystémiques rendus au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (avril 2017), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 Hors-Série, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic Fingerprint of PS3-Induced Resistance of Grapevine Leaves against Plasmopara viticola Revealed Differences in Elicitor-Triggered Defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08, pp.101. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture : État des lieux et services écosystémiques rendus au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 (novembre 2017), pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorhization et viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165 Hors-Série, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics towards the understanding of elicitor induced resistance of grapevine against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Hovasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 156, pp.113-125. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2017.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations in Grapevine Leaf Metabolism Occur Prior to Esca Apoplexy Appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Spagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (12), pp.946-959. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-17-0036-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer biostimulants, SDP, systèmes d’imagerie et de pulvérisation au service de la santé du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ethoxylated surfactant enhances the penetration of the sulfated laminarin through leaf cuticle and stomata, leading to increased induced resistance against grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156 (3), pp.338-350. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stimulateurs de défense des plantes (SDP) en viticulture - Un tour d’horizon sur les principes, les applications et les perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-016-0131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161 S, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the molecular dialogue between gray mold (Botrytis cinerea) and grapevine (Vitis vinifera) reveals a clear shift in defense mechanisms during berry ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (11), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-15-0039-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpene volatile organic compounds (VOCs) are markers of elicitation by sulfated laminarine in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana B. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Interactions of β-(1→3)-Glucans with Their Receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (6), pp.9745--9766. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules20069745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhiza symbiosis in viticulture: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Redecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0329-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrates in plant immunity and plant protection: roles and potential application as foliar sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification of Plasmopara viticola genes potentially involved in pathogenesis on grapevine suggests new similarities between oomycetes and true fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Frettinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (10), pp.130501115210007. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-06-12-0121-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and Plasmopara viticola development in grapevine leaves: application to the evaluation of resistance to downy mildew.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of leaf age on induced resistance in grapevine against Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2012.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in carbohydrate metabolism in Plasmopara viticola-infected grapevine leaves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant-Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (9), pp.1061-73. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-02-11-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-aminobutyric acid primes a NADPH oxidase-dependent reactive oxygen species production during grapevine triggered immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Frettinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wendehenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (8), pp.1012-1021. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-23-8-1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 3/3: Maîtrise de la maturation et gestion des ressources génétiques de la vigne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are grapevine stomata involved in the elicitor-induced protection against downy mildew?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (8), pp.977-986. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-22-8-0977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A β-1,3 glucan sulfate induces resistance in grapevine against Plasmopara viticola through priming of défense responses, including HR-like cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Varnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.232-243. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-2-0232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal deregulation in plasmopara viticola-infected grapevine leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 173 (4), pp.832-840. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01959.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potentialisation des défenses naturelles des plantes : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of flax roots and early physiological responses of flax cells inoculated with pathogenic and nonpathogenic strains of Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69 (9), 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanted : pathogenesis-related marker molecules for Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Edel-Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159, pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Fusarium oxysporum Fo47 mutants affected in their biocontrol activity after transposition of the Fot1 element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Migheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 92, pp.936-945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-destructive method for evaluating the mycorrhizal status of micropropagated vine root-stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio S. Gianinazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Schweizerische Gesellschaft für Pflanzenbau- wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of ribosomal DNA loci in spore interphasic nuclei of glomalean fungi by fluorescence in situ hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hijri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8, pp.203-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la mycorhization dans l'holobionte vigne : diversité et fonction au sein de l'agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publication Chaire UNESCO Culture et Traditions Vitivinicoles Université de Bourgogne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2023 ; Biodiversité dans la vigne et en cave : ressource et outil de l'agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-918173-36-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of Grapevine Defense Mechanisms: Theoretical and Applied Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant defence: biological control : Chapter 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Progress in Biological Control, 978-94-007-1932-3. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1933-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance in grapevine: from concept to vineyard application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indução de Resistência em Plantas a Patógenos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departamento de Fitopatologia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 358 p., 2012, 9788581790250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité des plantes : quelles stratégies pour l'optimiser dans un contexte agroécologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acta Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-85794-334-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement biologique &amp; microbien de l’agroécosystème viticole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence à destination de la profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Agroécologique de Carbouey, Feb 2025, Chateau Laclotte-Cazalis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le dépérissement du court-noue a travers l’holobionte-vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne : vers une approche intégrée du microbiote pour un agro-écosystème performant et résilient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant holobiont: let's have a look at the roots and inside the plant for its health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation can prime elicitor induced resistance of grapevine leaves to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cytologie pour décrire et comprendre les dépérissements de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ième congrès AFH Association Française d'Histotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbiose mycorhizenne à arbuscule : un acteur central de l’interaction sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e matinée des OEnologues de Bordeaux (#moeb2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestim network : stimulating plant health in agroécological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ballini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research program for reducing chemical input in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biostimulation : un levier possible d'augmentation d'efficacité des stimulateurs de défense des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres chercheurs professionnels Sortir des pesticides en viticulture. INRAE, Cultiver Protéger Autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtuel (Beaune, Bordeaux, Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vaizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine decline due to the 161-49 C rootstock seen as a dysfunction of the holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the International Symbiosis Society (ISS), 3rd edition of the International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte « vigne » ou comment les interactions de la plante avec les communautés microbiennes influencent son état sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e matinée des OEnologues de Bordeaux (#moeb2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biostimulation : un levier possible d'augmentation d'efficacité des stimulateurs de défense des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Chercheurs - Professionnels : Sortir des pesticides en viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR Cultiver et Protéger Autrement, Mar 2022, Bordeaux, Beaune et Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'Esca sur l'holobionte vigne : un focus sur les champignons mycorhiziens à arbuscules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fernandez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fontaine,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions spatiales de l’esca sur l’holobionte vigne : réponse du microbiome dans le continuum sol/feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre le dépérissement du 161-49C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire PNDV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan National de Dépérissement du Vignoble, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’holobionte vigne, un levier biologique pour lutter contre les dépérissements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions des dépérissements à Botryosphaeriacées au niveau des rameaux de vigne : étude spatio-temporelle aux échelles anatomique et physiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille des Pinots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pontus de Tyard Biodiversité et patrimoine viticole « Vignobles et vins en Renaissance ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bissy sur Fley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un diagnostic de l’holobionte « vigne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan National du Dépérissement de la Vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle et pulvérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cointault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wébinaire BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau Interprofessionnel des Vins de Bourgogne, Nov 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.) Clone-dependent expression of grapevine esca disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moret F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosjean C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Penticton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Aptitude : alimentation porte-greffe & déperissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique du BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des micro-doses de sucre chez la vigne en conditions contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques "substances naturelles en production végétale" de l’ITAB Institut de l'Agriculture et de l'Alimentation Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Deniau, Patrice Marchand, Julie Carrière, Apr 2019, paris, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International workshop on grapevine trunk diseases (IWGTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of British Columbia (UBC). CAN., Jul 2019, Penticton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’alimentation potassique et azotée sur le dépérissement du porte-greffe 161-49C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour la Coopérative Bourgogne du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau Interprofessionnel des Vins de Bourgogne, Dec 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose Effective du LaboratoIre au Vignoble et pulvéRisation Adaptée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique du BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux effets de l’arsénite de sodium sur la physiologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert-Siegwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de la Vigne et du Vin (IFV). FRA., Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un diagnostic sanitaire de l’holobionte vigne : identification de bio-indicateurs le long du continuum sol-racines-parties aériennes dans un contexte de dépérissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Technique du BIVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Spores 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression clone-dépendante de l’Esca chez la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christia Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Maladies du bois de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics-&amp;quot; for a mapping of grapevine response to elicitors and identification of induced resistance markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hovasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Fondation for Plant Pathology (EFPP) &amp; 10. French Society for Plant Pathology Conference ‘Deepen Knwoledge in Plant Pathology for Innovative Agro-Ecology’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Fondation for Plant Pathology (EFPP). INT., May 2017, Dunkerque-Malo-les-Bains, France, 29 mai-2 juin 2017, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement de la vigne … mais que fait la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Lions Club de Beaune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de biostimulants et de stimulateurs de défense des plantes sur la protection du blé vis-à-vis de l’oïdium et de la septoriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Journées Jeunes Chercheurs Condorcet (J2C2 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux et services rendus au vignoble par la mycorhization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chaire Unesco : Rencontres du Clos-Vougeot 2017 "Quelle durabilité en vigne et en cave ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). INT., Oct 2017, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biostimulants améliorent-ils la résistance induite par des éliciteurs contre le mildiou de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium arsénite application on plants expression grapevine trunk diseases-foliar symtpoms: impact on grapevine physiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallet J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robert-Siegwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillier C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Lorène Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Grapevine Trunk Diseases,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims (France)., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biostimulants ont-ils un impact sur la résistance induite par des éliciteurs contre le mildiou de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined use of biostimulants and resistance inducers to improve wheat protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th International Symposium on crops protection (ISCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ghent University, May 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework to assess whether biostimulants can impact grapevine physiology and its responsiveness to elicitor-induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Symposium on Plant BioProtection Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine trunk diseases : a true economical difficulty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Enometrics XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire de la Vigne et du Vin "Jules Guyot" (IUVV). FRA., May 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low light intensity on PS3-induced resistance of grapevine leaves against &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International Symposium on Grapevine Physiology and Biotechnology (10GPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions innovantes pour la santé de la vigne et du blé associant applications de biostimulants et SDP à des technologies d'imagerie et d'agroéquipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherches Vigne et Vin en Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mycorhization à arbuscule en viticulture : Cas du vignoble bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation of grapevine : mode of action and possible agronomic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA), Mar 2016, Dijon, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel végétal en viticulture : un levier d’adaptation face aux évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Crédit Mutuel pour les viticulteurs de Bourgogne et de Champagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Crédit Mutuel. Dijon, FRA., Jan 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact d’un traitement à l’arsénite de sodium de la vigne : caractérisation des répercussions tissulaires et cellulaires induites dans le végétal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail national « Maladies du bois de la vigne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COLMAR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une technique d’hydridation in situ visant la co-localisation in planta des Botryosphaeriaceae et de marqueurs de défense,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Larignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail national « Maladies du bois de la vigne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, COLMAR, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for foliar uptake of sulfated laminarin into grapevine depending on surfactant use and leaf surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Plant Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Pinot, père et fils»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Clos Vougeot. : Le vin en Héritage : Anciens Vignobles, Nouveaux Vignobles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’éliciteurs inducteurs de résistance chez les plantes : application en phytoprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique « immunité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale E2S, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance basale à Botrytis cinerea au cours de la maturation de la baie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Vigne et Vins Septentrional (RVVS). FRA., Jul 2013, Colmar, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Klinguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Ampelos "Trends in world vitiniculture development"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does leaf position influence induced resistance to grape downy mildew?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting of IOBC-WPRS Working Group - Induced Resistance in Plants Against Insects and Diseases : Leaping from Success in the Lab to Success in the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. XXVI + 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide-triggered plant immunity and plant protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. First World Congress on Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of compatible and non-compatible gray mold/grapevine interactions compared in search of resistance factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeGrape - Genomic of the grapevine - pathogen interactions: Botrytis cinerea virulence factors & molecular mechanisms of induced resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cimerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance in grapevine : from concept to vineyard application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Trdá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting on Induced Resistance in Plants against Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Viçosa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Plasmopara viticola is able to alter grapevine leaf physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Gamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. International Congress of Vitivinicultural Terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Natural Products and Biocontrol Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First World Congress on Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Ag International., Nov 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic characterization of Fot1 mutants affected in their biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Rhizosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissements du 161-49C _ Influence de l'alimentation potassique et azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’holobionte vigne : des bio-indicateurs du dépérissement du sol aux feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulants: a lever in the vine's response to water constraints? Genotypic, phenotypic, molecular and microbial responses of the grapevine root compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Palavioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine root holobiont dysfunction: the case of the 161-49 C rootstock decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Fanleaf Virus on the grapevine root holobiont: the hidden side of a viral decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Hilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sportes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Word Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alginates act as physical barrier to protect grapevine against downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsin Claude Roméo Djoman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Deulvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international symposium Plant BioProtech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine decline due to the 161-49 C rootstock seen as a dysfunction of the root holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Anginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Cadena I Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioRes, ICPP Satellite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine biostimulation : a lever to prime leaf elicitor-induced resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantBioRes, ICPP Satellite Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du court noué sur la diversité fonctionnelle des champignons mycorhiziens à arbuscules dans des racines et du sol de vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auclair, Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Noceto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones des mycorhizes JFM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialisation de l’efficacité d’un stimulateur de défense par un biostimulant contre le mildiou de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the FanLeaf Virus on the grapevine holobiont : a study from the soil to the leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célien Durney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Congress of the International Symbiosis Society et 3rd International Conference on Holobionts (Symbiosis in the anthropocene era)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vaizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roullier-Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The holobiont, a biological lever to manage some declines of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bettenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. th International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Penticton, Canada. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool for assessment of biostimulants effects on grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Biocontrol 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Perpignan, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christia Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Logrono, Spain. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des maladies du bois sur la physiologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clone-dependent expression of grapevine esca-disease. International congress on grapevine and wine research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moret F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaitre-Guillec C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clmeent G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negrel J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MALADIE DU BOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, LOGRONO, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and cytological approaches to better understand grapevine trunk diseases disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IWGTD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, REIMS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sesquiterpenes VOCs are markers of elicitation by sulfated laminarine in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbro Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International symposium on grapevine physiology and biotechnology (10GPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vérone, Italy. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches for the characterization of elicitor-induced resistance of grapevine leaves against downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guillier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Marianna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rouillier-Gall,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jacquens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mycorhization à arbuscule en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Drain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does biostimulation of grapevine impact elicitor-induced resistance against downy mildew ? A methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products and Biocontrol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Perpignan, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligosaccharide induced resistance in grapevine as affected by cuticle permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation of grapevine and wheat : mode of action and possible agronomic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyzaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Magnin-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress on the use of Biostimulants in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Florence, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation of grapevine and wheat : mode of action and possible agronomic uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Krzyżaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gauvrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Plant Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tours, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; development in grapevine leaves : Application to the evaluation of resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Molecular Plant-Microbe Interactions (XVI IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rhodes, Greece. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahad Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Colmar, France. , 116 p., 2013, RVVS 2013 - Colloque du Réseau Vigne &amp; Vins Septentrional</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance as a strategy for vineyard protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Steimetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Echairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Congress of Vitivinicultural Terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. 2012, Induced resistance as a strategy for vineyard protection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype characterization of Fo47 mutants affected in their biocontrol activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Rhizosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of strains impaired in their antagonist activity after transposition of the Fot1 element in Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Edel-Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Olivain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Daboussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular probes for studying population dynamics of arbuscular mycorrhizal fungi in roots and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederik van Tuinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 821 : sampling and identification of parasitic and pathogenic microorganisms in agrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Lisbonne, Portugal. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention et caractérisation, phénotypique et génotypique, de mutants de la souche Fusarium oxysporum Fo47, affectés dans leur aptitude antagoniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Trouvelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02832629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="260CC3A0"/>
+    <w:nsid w:val="C9655FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-trouvelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1044-7458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sport&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien In&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monfort-Pimet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01200-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol91-art03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgun Xavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol91-art03-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;," TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Anginot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coppin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1394821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835237v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-023-01119-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.998273" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cadena I Canals" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.12.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bidaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Furet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aveline" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carriere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tysh-8x74" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Delorme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre&#8208;guillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13254" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rich&#233;, Mathilde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Sirca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre Guillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11170" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-20-0055-R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Mah&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre-Guillier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01960" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Claverie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620078v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03131094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Scheik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jubien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lecollinet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115224" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire H&#233;loir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12809" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.12.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7BDBV3H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461025v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194327" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.10.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31L47BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960865v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00101" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962137v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P4CFH3H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chiltz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608435v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecollinet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chalal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana B. Wincker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00350" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160140v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20069745" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358460v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0329-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00592" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640925v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088145" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522209v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frettinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-12-0121-R" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.08.012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650259v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gindro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bordier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.05.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6KVCKSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636051v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gamm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-11-0040" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669004v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-8-1012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allegre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-8-0977" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Varnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0232" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661092v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01959.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577987v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669818v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Olivain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681427v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Migheli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580006v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calantzis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi Pearson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Gianinazzi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698612v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852003v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811366v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/p5xwuv1040063210/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1933-0_13" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810164v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraufv.com.br/produto/1639817/inducao-de-resistencia-em-plantas-a-patogenos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hily" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539367v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798197v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111233v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130948v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711075v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Jacquens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Anginot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647068v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230784v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577289v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577540v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gouroux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fernandez," TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontaine," TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576519v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246371v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246362v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788391v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03139570v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moret F" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean C" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement G" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964537v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735467v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577936v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577930v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786237v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246385v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786036v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786236v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789496v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christia Coelho" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03144058v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet J" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillier C" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785887v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784892v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608719v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577938v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902756v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourquez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602761v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737907v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789898v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740067v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795817v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600754v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743214v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourquez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793969v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170717v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Florence" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170710v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Larignon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743463v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecollinet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791951v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577943v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805458v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747643v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802578v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747592v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805165v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804381v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant Gaveau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808899v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahad Echairi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806860v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747152v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579221v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579214v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878461v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798663v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784447v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auclair" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hilly" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798605v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsin Claude Rom&#233;o Djoman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743880v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743943v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cl&#233;ment" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897740v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888408v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734820v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786229v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785488v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03123940v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Guillec C" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clmeent G" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrel J" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124072v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797765v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbro Winkler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124148v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillier," TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marianna" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouillier-Gall," TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739292v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742051v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602101v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743003v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739417v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738757v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747741v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746825v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Echairi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825776v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747324v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Daboussi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841463v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojuan Zhao" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832629v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-trouvelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1044-7458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ZTzDJasAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sport&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien In&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monfort-Pimet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01200-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burgun Xavier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol91-art03-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol91-art03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sportes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Noceto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Math&#233;," TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Anginot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Coppin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1394821" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.107" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-023-01119-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.998273" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03510070v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bettenfeld" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Cadena I Canals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2021.12.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bidaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Furet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aveline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carriere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tysh-8x74" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Delorme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grosjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre&#8208;guillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13254" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03279153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.638688" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rich&#233;, Mathilde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Sirca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre Guillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morvan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14601/Phyto-11170" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert van Schaik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-20-0055-R" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130992v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.12.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620078v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Mah&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lema&#238;tre-Guillier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01960" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Claverie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01117" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03131094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Scheik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian M" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jubien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lecollinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115224" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire H&#233;loir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Su" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12809" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627772v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.12.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7BDBV3H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461025v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194327" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01085" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2018.10.030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R31L47BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101822v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534517v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00101" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962137v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605917v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Hovasse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Recorbet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.01.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P4CFH3H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brousse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608319v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chiltz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecollinet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637053v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Dalmais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-15-0039-R" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chalal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana B. Wincker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00350" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160140v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20069745" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358460v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0329-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640925v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088145" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522209v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frettinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-12-0121-R" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867498v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.08.012" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650259v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steimetz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gindro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bordier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2012.05.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6KVCKSB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636051v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Gamm" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant-Gaveau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-11-0040" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669004v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-8-1012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allegre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-22-8-0977" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Varnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0232" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01959.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577987v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672539v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Olivain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669818v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Migheli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580006v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calantzis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi Pearson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio S. Gianinazzi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852003v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811366v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/p5xwuv1040063210/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1933-0_13" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810164v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Trd&#225;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraufv.com.br/produto/1639817/inducao-de-resistencia-em-plantas-a-patogenos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539367v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425094v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bruyant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hily" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425083v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798197v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111233v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130948v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646950v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711075v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743485v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Jacquens" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Anginot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647068v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230784v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585367v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fernandez," TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontaine," TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577976v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Schaik" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577540v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gouroux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319040v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577289v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576519v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246371v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577622v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788391v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03139570v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moret F" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean C" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement G" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho C" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246362v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964537v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735467v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577930v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577936v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786036v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246385v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786237v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786236v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789496v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christia Coelho" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608719v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577938v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902756v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourquez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siah" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784892v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785887v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03144058v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallet J" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillier C" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602761v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737907v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789898v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740067v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795817v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600754v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743214v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourquez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793969v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170717v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine Florence" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03170710v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Larignon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743463v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecollinet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791951v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577943v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747816v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805458v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747643v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802578v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747592v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806243v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Antal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805165v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804381v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant Gaveau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcaraz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808899v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahad Echairi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806860v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747152v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579221v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579214v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798663v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Palavioux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878461v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784447v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Auclair" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hilly" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798605v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsin Claude Rom&#233;o Djoman" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743880v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743943v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cl&#233;ment" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711797v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auclair, Anthony" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897740v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888408v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734820v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785861v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786229v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785488v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03123940v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre-Guillec C" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clmeent G" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negrel J" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124072v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797765v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbro Winkler" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124148v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillier," TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marianna" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouillier-Gall," TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739292v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742051v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743003v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602101v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739417v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738757v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747741v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poinssot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746825v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Echairi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825776v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747324v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Daboussi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841463v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojuan Zhao" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832629v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>