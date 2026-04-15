--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -838,3195 +838,3195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Croiser le regard de Joyce à travers chaque correction » : Daniel Ferrer, du texte à l’avant-texte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Benejam</w:t>
+                <w:t xml:space="preserve">Jean-louis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Giovannangeli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vallas</w:t>
+                <w:t xml:space="preserve">Richard Phelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 20.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/erea.15980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/erea.16406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132260v1</w:t>
+                <w:t xml:space="preserve">hal-04162481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historienne des États-Unis : Élise Marienstras, du syndrome de l’imposture au désir de changer le monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Grands Entretiens d’e-Rea, making of : entretien avec Sophie Vallas (par Marie-Odile Pittin-Hédon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vallas</w:t>
+                <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Carlet ou la recherche du « précipité instable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vallas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
+                <w:t xml:space="preserve">Yves Carlet Chez Lui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.16609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview de Francis Geffard, libraire, éditeur et créateur du Festival America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Bordat</w:t>
+                <w:t xml:space="preserve">hal-04318916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tat[o]ueur : pouvoirs du tatouage dans Little Tulip, de Jerome Charyn et François Boucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2/ 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Passeurs de la littérature des États-Unis en France, 1917-1967 (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.20685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Interview with Jarred McGinnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Amfreville</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Carlet Chez Lui</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarred Mcginnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.20546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historienne des États-Unis : Élise Marienstras, du syndrome de l’imposture au désir de changer le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.16609⟩</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.17288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vallas</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Croiser le regard de Joyce à travers chaque correction » : Daniel Ferrer, du texte à l’avant-texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Benejam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-louis Claret</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giovannangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Phelan</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20.2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.16406⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.15980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cottenet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Charyn ou la mythologie de la vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire. Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.84-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Azuelos : histoire d’une conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cossu-Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.14503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Raynaud : l’autobiographie en ligne de fuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.14902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morvan : dix-huitiémiste, recteur et « amateur de noirceur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.15222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durix : un petit tour du côté du postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crinquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.12662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bronx in Short Trousers: Jerome Charyn’s Mischievous Childhood Recollections in The Dark Lady from Belorusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Life Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14484528.2021.1907890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saturne et l’orphelin : les relations familiales dans le cycle « Isaac Sidel » de Jerome Charyn »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le détective en famille</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to &amp;quot;Paul Auster. Report from the Interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.9224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brugière : le très éliotien « paysan du Lot »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.9261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report from the Interior in Paul Auster’s work: Self-writing or “the uninterrupted narrative that continues until the day we die”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.9162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cotte : « Il faut voir l’arbre, la brindille et la forêt »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique De Mattia-Viviès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.9225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Darras : questions de discipline… et d’“indiscipline”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.7950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordat : « regarder les films de près pour ne pas être tenté de les prendre de haut »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), Grand entretien : Archéologie d’un parcours. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.7220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Danon-Boileau : « Ce qui m’a toujours intéressé, ce sont les faux plis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.6150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction to the special issue A Death of One's Own</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.6089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Savinel: Gertrude Stein. Autobiographies intempestives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numero 151, p. 248-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lecercle ou le philosophe insistant : de l’héritier à l’enseignant-chercheur heureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Viviès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Mouvement, enracinement, fixité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mouvement, enracinement, fixité/ Movement, Place, Fixity, 2016/4 (149), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.149.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de la disparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.5511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chénetier: découvrir et faire entendre “ce qui n'existait pas avant, pas comme ça”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.4658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An interview with Paul Auster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/transatlantica.20685⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.7408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Francis Geffard</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;quot;It's about being connected&amp;quot; : il est sept heures, New York s'éveille : Let the Great World Spin de Colum McCann ou la coïncidence entre un homme et une ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9/2014, non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.6086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartleby à Belleville, ou quand les Malaussène invitent Isaac Sidel : le crossover fraternel de Daniel Pennac (Des chrétiens et des Maures) et Jerome Charyn (Appelez-moi Malaussène)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2012, 130, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tat[o]ueur : pouvoirs du tatouage dans Little Tulip, de Jerome Charyn et François Boucq</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finding the music : An Interview with Jerome Charyn on The Secret Life of Emily Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portraits d'enfants morts dans &amp;quot;The Book of Memory&amp;quot; de Paul Auster (The Invention of Solitude) ou la tentation du nécrologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Interfaces N°31, 31, pp.69-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'écrire frère et gardien de son frère : les memoirs fraternels de Jay Neugeboren et John Edgar Wideman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Que peut la littérature ? (130), pp.48-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borrowing lives, Stealing Voices &amp;quot;. Jerome Charyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.1737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057626v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une balle blanche dans un roman noir : le baseball au cœur de l'enquête dans Squeeze Play de Paul Benjamin (Paul Auster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2/ 2023</w:t>
+              <w:t xml:space="preserve">, 2011, 2, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...2142 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057621v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">halshs-01057626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All the others inside me&amp;quot;: les enjeux ambigus de la citation dans &amp;quot;The Book of Memory&amp;quot; (The Invention of Solitude) de Paul Auster</w:t>
               </w:r>
@@ -4392,234 +4392,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour d'expérience : Comment enseigner l'histoire et l'épistémologie des études anglophones aux étudiant.es?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dunan-Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64e Congrès de la Société des Anglicistes de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur; Atelier HÉPISTÉA; Org. Anne Page et Sophie Vallas, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05490889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards sur l'archives : le fonds Marc Chénetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Critelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métaphores du regard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Dictionnaire des études anglophones en France: histoire et épistémologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dunan-Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4683,359 +4683,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se donner à voir, se donner à lire / Visual and Verbal Self-Portraiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Phelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20.2, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.15855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Passeurs de la littérature des États-Unis en France, 1917-1967 (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transatlantica.20546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...83 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/erea.15855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04162480v1</w:t>
+                <w:t xml:space="preserve">hal-04162476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passeurs de la littérature des États-Unis en France, 1917-1967 (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transatlantica.20546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162476v1</w:t>
+                <w:t xml:space="preserve">hal-04388427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Paul Auster's Report from the Interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17.1, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.9162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490146v1</w:t>
@@ -5543,213 +5543,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">European Perspectives on the Literature of 9/11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Houdiard Editeur, pp.137, 2014, 978-2-35692-112-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Charyn et les siens. Autofictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence, pp.212, 2014, Textuelles, 978-2-85399-872-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conversations with Jerome Charyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The University Press of Mississippi, 2014, 978-1-62846-089-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424010v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-01057627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Francisco. À l'Ouest d'Éden</w:t>
               </w:r>
@@ -5909,247 +5909,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Prelude: Daniel Mendelsohn: An Interview in Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benarroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel Mendelsohn's Memoir-Writing. Rings of Memory Lexington Books (Lexington series in Jewish literature)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosebed: The Stuff Beds Are Made of in Daniel Mendelsohn's An Odyssey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daniel Mendelsohn's Memoir-Writing. Rings of Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-8, 2021</w:t>
+              <w:t xml:space="preserve">, Lexington Books (Lexington series in Jewish literature), 2021, ISBN 9781793626769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rosebed: The Stuff Beds Are Made of in Daniel Mendelsohn's An Odyssey</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daniel Mendelsohn's Memoir-Writing. Rings of Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lexington Books (Lexington series in Jewish literature), 2021, ISBN 9781793626769</w:t>
+              <w:t xml:space="preserve">, pp.1-8, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Benarroche</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-03507602v1</w:t>
+                <w:t xml:space="preserve">hal-03507595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auster Paul</w:t>
               </w:r>
@@ -6575,150 +6575,150 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conversations with Jerome Charyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University Press of Mississippi, pp.xi-xvi, 2014, 978-1-62846-089-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Vallas, Sylvie Mathé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Perspectives on the Literature of 9/11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.5-9, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057632v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinocchio is Still Out There&amp;quot;: Listening to Jerome Charyn's Everlasting Quest</w:t>
               </w:r>
@@ -8038,321 +8038,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mayoux Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire histoire et épistémologie des études anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.71909/VDSR-5597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Mayoux (1901-1987)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Passeurs de la Littérature des États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://dicopalitus.huma-num.fr/notice/jean-jacques-mayoux-1901-1987/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mayoux Jean-Jacques</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André LE VOT (1921-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Passeurs de la Littérature des États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://dicopalitus.huma-num.fr/notice/andre-le-vot-1921-2010/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vot André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire histoire et épistémologie des études anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.71909/VDSR-5597⟩</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.71909/11N3-SQ11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.71909/11N3-SQ11⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05460326v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05347509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe de recherches et d'études nord-américaines (GRENA)</w:t>
               </w:r>
@@ -8948,51 +8948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Christol : enseignante-chercheuse, ou l’engagement à bonne distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9088,213 +9088,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Russell Banks à l'ombre du grand Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;quot;Et donc j'étais déjà présent dans le tissu des voix&amp;quot; : John Edgar Wideman, Le rocking-chair qui bat la mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jack Kerouac, seul et déçu ; lettres choisies 1957-1969</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057641v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-01057643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;quot;Je ne devrais pas être autant habité&amp;quot; : la correspondance échevelée de William Burroughs (1945-59)</w:t>
               </w:r>
@@ -9898,51 +9898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C68C0E35"/>
+    <w:nsid w:val="F7C06F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10129,51 +10129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-vallas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3836-6230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/erea/7956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anglistique.hypotheses.org/le-dictionnaire-des-etudes-anglophones-en-france" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decentered.hypotheses.org/category/passeurs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/erea/5648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transatlantica/6289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Tissot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#233;netier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xft" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wa7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04722488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/literature4040017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04132260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Benejam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giovannangeli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15980" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.17288" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Pittin-Hedon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347882v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carlet Chez Lui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-louis Claret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phelan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16406" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Geffard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amfreville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarred Mcginnis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20546" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cossu-Beaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.14503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03948866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.14902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Por&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15222" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crinquand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.12662" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03218140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14484528.2021.1907890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9224" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02891783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9261" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481384v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7950" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9162" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481391v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique De Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9225" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6150" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01957458v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sorin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01677012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01608962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vivi&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5876" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cochoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.5511" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7408" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4658" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6086" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057626v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1737" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.484" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057602v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05462652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bougerol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Critelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490889v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dunan-Page" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04932797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Claret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15855" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sorin Delpuech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673579v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.3943" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531921v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057631v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04245071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/node" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507595v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507660v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benarroche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888044v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424012v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057597v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057613v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057616v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057605v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/2p6p-0548" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460291v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/1ybm-n722" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/VDSR-5597" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460326v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/11N3-SQ11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16839" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914671v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.21105" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.11683" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5091" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057641v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057642v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057640v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057635v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03218145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-vallas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3836-6230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/erea/7956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anglistique.hypotheses.org/le-dictionnaire-des-etudes-anglophones-en-france" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decentered.hypotheses.org/category/passeurs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/erea/5648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transatlantica/6289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Tissot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#233;netier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xft" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wa7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04722488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/literature4040017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-louis Claret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phelan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Pittin-Hedon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carlet Chez Lui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16609" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Geffard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20685" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amfreville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarred Mcginnis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.17288" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04132260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Benejam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giovannangeli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15980" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03948866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cossu-Beaumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.14503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.14902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Por&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15222" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crinquand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.12662" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03218140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14484528.2021.1907890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9224" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02891783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9261" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique De Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7950" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01957458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7220" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6150" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sorin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01677012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01608962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vivi&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5876" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cochoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.5511" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4658" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7408" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6086" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057625v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057626v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1737" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.484" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057602v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dunan-Page" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05462652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bougerol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Critelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04932797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Claret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15855" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sorin Delpuech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673579v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.3943" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531921v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04245071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/node" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benarroche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888044v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424011v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057632v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424012v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057597v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057613v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057616v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057605v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/2p6p-0548" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460291v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/1ybm-n722" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460334v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/VDSR-5597" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347509v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460326v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/11N3-SQ11" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16839" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914671v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.21105" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.11683" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5091" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057643v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057640v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057635v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03218145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>