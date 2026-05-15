--- v1 (2026-04-15)
+++ v2 (2026-05-15)
@@ -319,4062 +319,4166 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réception et traduction de l’œuvre de Paul Auster en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Tissut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 186 (1), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.186.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Prum : Faire tomber les cloisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Binard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Grands entretiens, 23.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15ciw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un ancien Parcours sup’ : Roland Tissot et les débuts de l’art américain à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chénetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Grands entretiens, 22.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12xft⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mathé : un entre-deux transatlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Antolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11wa7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Jean Kempf, universitaire angliciste et spécialiste de photographie des États-Unis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12xfy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thwarting the Tyranny of Fathers: Women in Nicole Krauss's Great House and the Creative Transmission of Traumatic Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Special issue: Memory and Women's Studies: Between Trauma and Positivity, 2024-4 (4), pp.234-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/literature4040017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vallas</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historienne des États-Unis : Élise Marienstras, du syndrome de l’imposture au désir de changer le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Phelan</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20.2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.16406⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.17288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vallas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Croiser le regard de Joyce à travers chaque correction » : Daniel Ferrer, du texte à l’avant-texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Benejam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giovannangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.15980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Bordat</w:t>
+                <w:t xml:space="preserve">hal-04132260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Grands Entretiens d’e-Rea, making of : entretien avec Sophie Vallas (par Marie-Odile Pittin-Hédon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Carlet Chez Lui</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-louis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Phelan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.16406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Carlet ou la recherche du « précipité instable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Carlet Chez Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.16609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Francis Geffard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tat[o]ueur : pouvoirs du tatouage dans Little Tulip, de Jerome Charyn et François Boucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 2/ 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vallas</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview de Francis Geffard, libraire, éditeur et créateur du Festival America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2/ 2023</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Passeurs de la littérature des États-Unis en France, 1917-1967 (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transatlantica.20685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interview with Jarred McGinnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Amfreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarred Mcginnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transatlantica.20546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Caron</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Charyn ou la mythologie de la vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire. Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.84-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Azuelos : histoire d’une conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cossu-Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.17288⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.14503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valérie Benejam</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Raynaud : l’autobiographie en ligne de fuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vallas</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.15980⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.14902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cossu-Beaumont</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morvan : dix-huitiémiste, recteur et « amateur de noirceur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.14503⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.15222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vallas</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durix : un petit tour du côté du postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crinquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Christol</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.14902⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bronx in Short Trousers: Jerome Charyn’s Mischievous Childhood Recollections in The Dark Lady from Belorusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Life Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14484528.2021.1907890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saturne et l’orphelin : les relations familiales dans le cycle « Isaac Sidel » de Jerome Charyn »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le détective en famille</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to &amp;quot;Paul Auster. Report from the Interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.15222⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.9224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Crinquand</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brugière : le très éliotien « paysan du Lot »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.9261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Darras : questions de discipline… et d’“indiscipline”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/erea.12662⟩</w:t>
-[...195 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Marc Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17.1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.9224⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.7950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report from the Interior in Paul Auster’s work: Self-writing or “the uninterrupted narrative that continues until the day we die”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.9261⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.9162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cotte : « Il faut voir l’arbre, la brindille et la forêt »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique De Mattia-Viviès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.9162⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.9225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Monique De Mattia-Viviès</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Danon-Boileau : « Ce qui m’a toujours intéressé, ce sont les faux plis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vallas</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.9225⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.6150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marc Porée</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordat : « regarder les films de près pour ne pas être tenté de les prendre de haut »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.7950⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 16 (1), Grand entretien : Archéologie d’un parcours. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.7220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Serge Chauvin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction to the special issue A Death of One's Own</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 16 (1), Grand entretien : Archéologie d’un parcours. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.7220⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 15.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.6089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Savinel: Gertrude Stein. Autobiographies intempestives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numero 151, p. 248-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lecercle ou le philosophe insistant : de l’héritier à l’enseignant-chercheur heureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Viviès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.6150⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claire Sorin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Mouvement, enracinement, fixité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vallas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mouvement, enracinement, fixité/ Movement, Place, Fixity, 2016/4 (149), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.149.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes de la disparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/caliban.5511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chénetier: découvrir et faire entendre “ce qui n'existait pas avant, pas comme ça”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cochoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 15.1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.6089⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.4658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An interview with Paul Auster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.7408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;quot;It's about being connected&amp;quot; : il est sept heures, New York s'éveille : Let the Great World Spin de Colum McCann ou la coïncidence entre un homme et une ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9/2014, non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.6086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartleby à Belleville, ou quand les Malaussène invitent Isaac Sidel : le crossover fraternel de Daniel Pennac (Des chrétiens et des Maures) et Jerome Charyn (Appelez-moi Malaussène)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une balle blanche dans un roman noir : le baseball au cœur de l'enquête dans Squeeze Play de Paul Benjamin (Paul Auster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finding the music : An Interview with Jerome Charyn on The Secret Life of Emily Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portraits d'enfants morts dans &amp;quot;The Book of Memory&amp;quot; de Paul Auster (The Invention of Solitude) ou la tentation du nécrologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Interfaces N°31, 31, pp.69-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'écrire frère et gardien de son frère : les memoirs fraternels de Jay Neugeboren et John Edgar Wideman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Numero 151, p. 248-250</w:t>
+              <w:t xml:space="preserve">, 2011, Que peut la littérature ? (130), pp.48-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Jean Viviès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borrowing lives, Stealing Voices &amp;quot;. Jerome Charyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.5876⟩</w:t>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.1737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057626v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All the others inside me&amp;quot;: les enjeux ambigus de la citation dans &amp;quot;The Book of Memory&amp;quot; (The Invention of Solitude) de Paul Auster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (1), non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moon Palace ou les errances du Bildungsroman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q/W/E/R/T/Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, octobre 1996, pp.225-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of Solitude de Paul Auster ou l'acquisition du nom propre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Mouvement, enracinement, fixité/ Movement, Place, Fixity, 2016/4 (149), pp.3-13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 70, pp.87-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...989 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique comme quête : les essais de Paul Auster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 338, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Eireann : les nouvelles, par Frank O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, XVI-2 (2), pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4384,288 +4488,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur l'archives : le fonds Marc Chénetier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Critelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métaphores du regard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience : Comment enseigner l'histoire et l'épistémologie des études anglophones aux étudiant.es?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dunan-Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64e Congrès de la Société des Anglicistes de l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Anglicistes de l'Enseignement Supérieur; Atelier HÉPISTÉA; Org. Anne Page et Sophie Vallas, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05490889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Maud Bougerol</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du Dictionnaire des études anglophones en France: histoire et épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dunan-Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des langues dans la recherche franco-britannique en SHS: perspectives croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Page; Sophie Vallas, Nov 2024, Oxford, Maison française d'Oxford, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4675,720 +4779,720 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passeurs de la littérature des États-Unis en France, 1917-1967 (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.20546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se donner à voir, se donner à lire / Visual and Verbal Self-Portraiture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Phelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20.2, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.15855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passeurs de la littérature des États-Unis en France, 1917-1967 (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transatlantica.20546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cottenet</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Paul Auster's Report from the Interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17.1, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.9162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Death of One's Own’.:Narratives of the (Un)Self: American Autothanatographers, 19th-21rst Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sorin Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15.1-2017, 2017, 1638-1718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement, enracinement, fixité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparitions. Littérature et arts américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caliban : French journal of English studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sorin Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/transatlantica.20546⟩</w:t>
+              <w:t xml:space="preserve">, 1, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.3943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...404 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5398,414 +5502,414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mendelsohn's Memoir-Writing. Rings of Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lexington Books. 2021, ISBN 9781793626769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparitions. Littérature et arts américains. Disappearances. American literature and arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cochoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Midi, Disparitions. Littérature et arts américains. Disappearances. American literature and arts (56), 2016, CALIBAN, 978-2-8107-0480-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversations with Jerome Charyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The University Press of Mississippi, 2014, 978-1-62846-089-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Perspectives on the Literature of 9/11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Houdiard Editeur, pp.137, 2014, 978-2-35692-112-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Charyn et les siens. Autofictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence, pp.212, 2014, Textuelles, 978-2-85399-872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">The University Press of Mississippi, 2014, 978-1-62846-089-6</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Francisco. À l'Ouest d'Éden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence, pp.240, 2012, 978-2-85399-812-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5815,1987 +5919,1987 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déploiement graphique du &amp;quot;Livre de la mémoire&amp;quot; dans L'invention de la solitude. La carte étoilée de Paul Auster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire à l'épreuve de l'interdisciplinarité. Sciences humaines et cognitives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-217, 2023, Corps &amp; Â mes, 979-10-320-0458-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel Mendelsohn's Memoir-Writing. Rings of Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-8, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosebed: The Stuff Beds Are Made of in Daniel Mendelsohn's An Odyssey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel Mendelsohn's Memoir-Writing. Rings of Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexington Books (Lexington series in Jewish literature), 2021, ISBN 9781793626769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prelude: Daniel Mendelsohn: An Interview in Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benarroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daniel Mendelsohn's Memoir-Writing. Rings of Memory Lexington Books (Lexington series in Jewish literature)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auster Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bonheur. Dictionnaire historique et critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twain Mark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bonheur. Dictionnaire historique et critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitzgerald Francis Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bonheur. Dictionnaire historique et critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’autres vies dans la mienne : l’écriture (auto)biographique de Jerome Charyn »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études biographiques. La biographie au carrefour des humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'autres vies dans la mienne: l'écriture (auto)biographique de Jerome Charyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes biographiques. La biographie au carrefour des humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782745348722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de la disparition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cochoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disparitions. Littérature et arts américains. Disappearances. American Literature and Arts.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CALIBAN (56), Presses Universitaires du Midi, 2016, Disparitions. Littérature et arts américains. Disappearances. American Literature and Arts., 978-2-8107-0480-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Vallas, Sylvie Mathé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Perspectives on the Literature of 9/11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard Editeur, pp.5-9, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversations with Jerome Charyn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University Press of Mississippi, pp.xi-xvi, 2014, 978-1-62846-089-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinocchio is Still Out There&amp;quot;: Listening to Jerome Charyn's Everlasting Quest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conversations with Jerome Charyn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University Press of Mississippi, pp.118-146, 2014, 978-1-62846-089-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux tours, deux dates et une seule photographie : &amp;quot;la catastrophe qui a déjà eu lieu&amp;quot; dans Let the Great World Spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Gervais, Alice van der Klei and Annie Dulong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Imaginaire du 11 septembre 2001. Motifs, figures et fictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nota Bene (Montreal), pp.135-151, 2014, ISBN-10: 2895184860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call Her Isola : Ed McBain's Mythical City in the 87th Precinct Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans-Jürgen Grabbe, David Mauk et Ole Moen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E Pluribus Unum or E Pluribus Plura? Unity and Diversity in American Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heidelberg, Universitätsverlag Winter, pp.241-269, 2011, European Views of the United States, vol.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savage Shorthand : Jerome Charyn, biographe habité d'Isaac Babel, autobiographe et faussaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Broqua et Guillaume Marche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épuisement du biographique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Newcastle-upon-Tyne : Cambridge Scholars Publishing, pp.449-459, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possibilité d'une île : la mythologie du Bronx, archipel enchanté, dans trois textes autobiographiques de Jerome Charyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Cochoy et Sylvie Maurel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Art of the City/ L'art de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Presses Universitaires du Mirail, pp.75-85, 2009, Anglophonia/Caliban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;quot;A wonderful cross to carry&amp;quot; : les confessions de Chester Himes, entre autobiographie et littérature carcérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Mathé et Gilles Teulié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures de la confession: formes de l'aveu dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication de l'Université de Provence, pp.169-179, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fou noir/reine blanche : la symbolique de la femme blanche dans les premiers romans de Chester Himes (If He Hollers Let Him Go (45), Lonely Crusade (47) et The End of a Primitive (56))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudine Raynaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La couleur du temps dans la culture afro-américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers de Recherches Afro-Américaines : Transversalités (1), Presses Universitaires François Rabelais, pp.95-112, 2005, Cahiers de Recherches Afro-Américaines : Transversalités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paon, le Noir des villes et le Noir des champs : regard sur le bestiaire coloré des nouvelles de Flannery O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claude Perrin-Chenour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flannery O'Connor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Temps, pp.80-91, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite, Marina, Beryl et les autres : les femmes du président, les femmes de l'assassin dans Libra, de Don DeLillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Happe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Don DeLillo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Montpellier 3, pp.123-141, 2003, Profils américains n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tout petit voyou dans un petit youyou : la fugue ambiguë de Lionel Tannenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Mathé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.D. Salinger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications Montpellier 3, pp.35-48, 2001, Profils américains</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Such an ordinary story&amp;quot; : le corps à la rescousse dans &amp;quot; The Man Who Gave up his Name</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations sur le thème de l'étrangeté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, L'Harmattan-Université de Provence, pp.141-151, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Invention of Solitude de Paul Auster : Tours et détours psychanalytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours et fictions d'Amérique: visions et révisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, L'Harmattan-Université de Provence, pp.37-46, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;quot;Both actor and audience in a theater of one&amp;quot; : entre l'œil et la voix, Marco funambule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves-Charles Grandjeat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moon Palace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.133-142, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam O'Flaherty : l'exil de la nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Genet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle irlandaise de langue anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.59-75, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Voice of a Woman Speaking : voix et présences féminines dans les romans de Paul Auster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Duperray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'œuvre de Paul Auster, approches et lectures plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud/Université de Provence, pp.164-175, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7805,984 +7909,984 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire histoire et épistémologie des études anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.71909/2p6p-0548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAULT Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire histoire et épistémologie des études anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.71909/1ybm-n722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix américaines (1996-2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Passeurs de la Littérature des États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://dicopalitus.huma-num.fr/notice/voix-americaines-1996-2004/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Mayoux (1901-1987)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Passeurs de la Littérature des États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://dicopalitus.huma-num.fr/notice/jean-jacques-mayoux-1901-1987/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayoux Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire histoire et épistémologie des études anglophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.71909/VDSR-5597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vot André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire histoire et épistémologie des études anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.71909/11N3-SQ11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André LE VOT (1921-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Passeurs de la Littérature des États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://dicopalitus.huma-num.fr/notice/jean-jacques-mayoux-1901-1987/</w:t>
+              <w:t xml:space="preserve">, 2025, https://dicopalitus.huma-num.fr/notice/andre-le-vot-1921-2010/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe de recherches et d'études nord-américaines (GRENA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/structures/unites-de-recherche/groupe-de-recherches-et-detudes-nord-americaines-grena/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection Écritures du voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/publications-et-ressources/collections/collection-ecritures-du-voyage/. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.16839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection du GRENA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/publications-et-ressources/collections/collection-du-grena/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection Voix américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://hepistea.huma-num.fr/contributors/vallas-sophie/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rossi (1931-2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Génin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des passeurs de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/jean-baptiste-rossi-1931-2003/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Écritures croisées (1983-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Passeurs de la littérature des États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://dicopalitus.huma-num.fr/notice/les-ecritures-croisees-1983/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8792,937 +8896,937 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Roth, Romans et récits. 1979-1991, sous la dir. de Philippe Jaworski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transatlantica.21105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazajous-Augé. À la trace. La poéthique animalière des nouvelles de Rick Bass. Lyon : ENS Éditions, 2021, 288 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.277-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/caliban.11683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Christol : enseignante-chercheuse, ou l’engagement à bonne distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.5091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01403905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche: Conversations with Russell Banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Kerouac, seul et déçu ; lettres choisies 1957-1969</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Banks à l'ombre du grand Hem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;quot;Et donc j'étais déjà présent dans le tissu des voix&amp;quot; : John Edgar Wideman, Le rocking-chair qui bat la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.7-8</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;quot;Je ne devrais pas être autant habité&amp;quot; : la correspondance échevelée de William Burroughs (1945-59)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.13-14</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;quot;Salut, je suis Jack Kerouac, F.P., un nouvel écrivain. F. P. signifie furieux poète&amp;quot; : Jack Kerouac, premiers écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.5</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gaddis ; Carpenter's Gothic : Le scandale de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005, non paginé</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rififi en bigoudis : Mrs Ted Bliss, de Stanley Elkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.9</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires d'hommes et récits d'anges : L'Ange sur le toit, de Russell Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2001, pp.8</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;quot;Je parle à présent d'une chose évanescente, mais je sais qu'elle existe&amp;quot;: Jack Kerouac, correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2000, pp.7-8</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les morts et les mots : Denis Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9732,105 +9836,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paul Auster et la question de la judéité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9898,51 +10002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7C06F61"/>
+    <w:nsid w:val="B426B862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10129,51 +10233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-vallas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3836-6230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/erea/7956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anglistique.hypotheses.org/le-dictionnaire-des-etudes-anglophones-en-france" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decentered.hypotheses.org/category/passeurs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/erea/5648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transatlantica/6289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Tissot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#233;netier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xft" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wa7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04722488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/literature4040017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-louis Claret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phelan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Pittin-Hedon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carlet Chez Lui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16609" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Geffard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20685" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amfreville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarred Mcginnis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.17288" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04132260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Benejam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giovannangeli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15980" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03948866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cossu-Beaumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.14503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.14902" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Por&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15222" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crinquand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.12662" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03218140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14484528.2021.1907890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9224" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02891783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9261" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique De Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7950" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01957458v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7220" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6150" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sorin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01677012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01608962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vivi&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5876" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531939v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cochoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.5511" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4658" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7408" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057595v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6086" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057625v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057626v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1737" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.484" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057602v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dunan-Page" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05462652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bougerol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Critelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04932797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Claret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15855" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sorin Delpuech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673579v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.3943" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531921v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04245071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/node" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benarroche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888044v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424011v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057632v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424012v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057597v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057613v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057628v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057616v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057605v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057599v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057600v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460562v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/2p6p-0548" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460291v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/1ybm-n722" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460334v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/VDSR-5597" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347509v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460326v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/11N3-SQ11" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16839" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914671v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.21105" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.11683" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5091" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057643v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057640v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057635v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057634v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03218145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-vallas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3836-6230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/erea/7956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anglistique.hypotheses.org/le-dictionnaire-des-etudes-anglophones-en-france" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decentered.hypotheses.org/category/passeurs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/erea/5648" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transatlantica/6289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05617605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tissut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hugonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.186.0115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ciw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Tissot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#233;netier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xft" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722517v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wa7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04722488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/literature4040017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.17288" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04132260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Benejam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giovannangeli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15980" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Pittin-Hedon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-louis Claret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Phelan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16406" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carlet Chez Lui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04318916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Geffard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amfreville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarred Mcginnis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03948866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cossu-Beaumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.14503" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.14902" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03940093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Por&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15222" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crinquand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.12662" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03218140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14484528.2021.1907890" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9224" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02891783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9261" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7950" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9162" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481391v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique De Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.9225" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6150" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01957458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7220" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sorin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6089" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01677012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01608962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vivi&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5876" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cochoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.5511" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4658" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7408" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.6086" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057620v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057626v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.484" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057603v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05462652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bougerol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Critelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05490889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dunan-Page" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04932797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Claret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15855" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sorin Delpuech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.3943" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03508991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424010v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04245071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/node" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benarroche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490147v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02490150v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01531924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424012v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057616v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057611v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057610v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057609v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057608v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/2p6p-0548" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460291v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/1ybm-n722" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/VDSR-5597" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05460326v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/11N3-SQ11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914707v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16839" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914724v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405888v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;nin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388483v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04162483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.21105" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04405705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.11683" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403905v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5091" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057642v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057640v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057636v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03218145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>