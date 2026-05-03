--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -523,265 +523,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements techniques en assainissement urbain : l’expérience des « techniques alternatives » dans l’agglomération lyonnaise (1990-2010)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial assemblages of urban microbiomes mobilized by runoff waters match land use typologies and harbor core species involved in pollutant degradation and opportunistic human infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Patouillard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.127.0012⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 815, pp.152662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662233v1</w:t>
+                <w:t xml:space="preserve">hal-03512997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial assemblages of urban microbiomes mobilized by runoff waters match land use typologies and harbor core species involved in pollutant degradation and opportunistic human infections</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changements techniques en assainissement urbain : l’expérience des « techniques alternatives » dans l’agglomération lyonnaise (1990-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Aigle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 815, pp.152662. </w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 127 (1), pp.12-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.127.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512997v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets et des villes : réflexions sur le rôle des objets dans les changements urbains à partir de deux dispositifs en assainissement urbain</w:t>
               </w:r>
@@ -2420,51 +2420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary approach to better characterize sediments in dry detention basins- the French Cabrres programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2657,64 +2657,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la diversité des espèces du genre Pseudomonas par meta-taxogénomique : Contexte d'un bassin versant industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ribun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,64 +2782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des organisations urbaines sur le microbiote des eaux de ruissellement et la dissémination de formes pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3052,51 +3052,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01052732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services à rendre par le système de gestion des eaux urbaines</w:t>
+                <w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services attendus par le système de gestion des eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baati</w:t>
@@ -3131,97 +3131,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence Internationale Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303498v1</w:t>
+                <w:t xml:space="preserve">hal-00966874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t>
+                <w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
@@ -3256,97 +3256,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t>
+              <w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914582v1</w:t>
+                <w:t xml:space="preserve">hal-00851906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t>
+                <w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
@@ -3381,97 +3381,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t>
+              <w:t xml:space="preserve">8th International Conference Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851906v1</w:t>
+                <w:t xml:space="preserve">hal-00914582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services attendus par le système de gestion des eaux urbaines</w:t>
+                <w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services à rendre par le système de gestion des eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baati</w:t>
@@ -3506,73 +3506,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Internationale Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966874v1</w:t>
+                <w:t xml:space="preserve">hal-03303498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie et perception sociale : synergie entre opérateurs et scientifiques pour la validation d'une filière extensive de traitement des surverses de DO</w:t>
               </w:r>
@@ -3841,467 +3841,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que fabrique-t-on avec les eaux pluviales urbaines ? Les dispositifs techniques et les usages du parc Kaplan dans l'agglomération lyonnaise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ville intelligente : un nouveau paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Jacques Cartier " Les villes intelligentes : infrastructures numériques, innovation ouverte et dévelopement durable des métropoles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00968397v1</w:t>
+                <w:t xml:space="preserve">halshs-00968392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville intelligente : un nouveau paradigme ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+                <w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jacques Cartier " Les villes intelligentes : infrastructures numériques, innovation ouverte et dévelopement durable des métropoles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00968392v1</w:t>
+                <w:t xml:space="preserve">hal-00915680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+                <w:t xml:space="preserve">Que fabrique-t-on avec les eaux pluviales urbaines ? Les dispositifs techniques et les usages du parc Kaplan dans l'agglomération lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. 6p</w:t>
+              <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915680v1</w:t>
+                <w:t xml:space="preserve">halshs-00968397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pluralité scientifique et les approches concourantes en ingénierie. Le cas de la recherche et de la formation en génie civil et en urbanisme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La notion d’ « anthropoconstruction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chenorkian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Ingénierie et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798032v1</w:t>
+                <w:t xml:space="preserve">hal-04621623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Sustainable Development Guides the Typology of Social Housing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4316,182 +4329,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">How Sustainable Development Guides the Typology of Social Housing ? The Housing Public Office in Lyon as a Case Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00722746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’ « anthropoconstruction »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pluralité scientifique et les approches concourantes en ingénierie. Le cas de la recherche et de la formation en génie civil et en urbanisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire international Ingénierie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621623v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'évolution du logement social collectif entre 1955 et 2000 à partir d'une analyse typo-morphologique. Le cas d'un office public de l'habitat de l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,204 +4618,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la nature urbaine : le cas des &amp;quot; objets de nature &amp;quot;, usages et fabrication.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'articulation de la recherche et des logiques institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DIPEE Ecologie &amp; Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées SOERE "Trames vertes, Trames Bleues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798039v1</w:t>
+                <w:t xml:space="preserve">hal-00798031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation de la recherche et des logiques institutionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrique de la nature urbaine : le cas des &amp;quot; objets de nature &amp;quot;, usages et fabrication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SOERE "Trames vertes, Trames Bleues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire DIPEE Ecologie &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798031v1</w:t>
+                <w:t xml:space="preserve">hal-00798039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétaux et eaux pluviales. Quand la ville fabrique la nature.</w:t>
               </w:r>
@@ -5677,51 +5677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résidentialisation et l'évolution de l'architecture sous l'effet des principes du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6541,51 +6541,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'évolution du logement social collectif entre 1955 et 2000 à partir d'une analyse typo-morphologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6630,204 +6630,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que fabriquent les citoyens avec les dispositifs que l’on fabrique pour eux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urbanisme durable: construire intelligent et pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme et services publics urbains : l’indispensable alliance. Ouvrage introductif au 92ème congrés de l’ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Le développement durable à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.110-112, 2013, 978-2-271-07896-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTEE</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01317905v1</w:t>
+                <w:t xml:space="preserve">halshs-00967787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme durable: construire intelligent et pour qui ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que fabriquent les citoyens avec les dispositifs que l’on fabrique pour eux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement durable à découvert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.110-112, 2013, 978-2-271-07896-4. </w:t>
+              <w:t xml:space="preserve">Urbanisme et services publics urbains : l’indispensable alliance. Ouvrage introductif au 92ème congrés de l’ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10660⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ASTEE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-110, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00967787v1</w:t>
+                <w:t xml:space="preserve">halshs-01317905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets et usages de l'espace public dans les pratiques de concertation</w:t>
               </w:r>
@@ -7372,64 +7372,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sociotechnique des processus de contamination des bassins de rétention et d’infiltration dans l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7471,359 +7471,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01317057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil méthodologique d'aide à la gestion intégrée des eaux urbaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Cherqui</w:t>
+                <w:t xml:space="preserve">Méthode OMEGA : Evaluation du service rendu par le système de gestion des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gauffre</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Werey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.100</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601003v1</w:t>
+                <w:t xml:space="preserve">hal-02601004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode OMEGA : Evaluation du service rendu par le système de gestion des eaux urbaines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate Changes and Résistance to Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Werey</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02601004v1</w:t>
+                <w:t xml:space="preserve">halshs-00967740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Changes and Résistance to Change</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                <w:t xml:space="preserve">Outil méthodologique d'aide à la gestion intégrée des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belmeziti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00967740v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique</w:t>
               </w:r>
@@ -7944,51 +7944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L9 – Bilan des études de cas Lyon-Bordeaux-Mulhouse. Projet OMEGA. Outil MÉthodologique d'aide à la Gestion intégrée d’un système d’Assainissement et par extension au système de gestion des eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belmeziti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8128,51 +8128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques et résistances aux changements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8431,51 +8431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9391,51 +9391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65E462A6"/>
+    <w:nsid w:val="DFF9C3B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9622,51 +9622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-vareilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4335-3100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115462902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty - Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114391" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2363621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patouillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1681792" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27370" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4720" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-65-249-2010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zimmermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2578" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toussaint" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Aubin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bentarzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Brito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Arab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798045v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969055v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Toussaint" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.astee.org/production/urbanisme-et-services-publics-urbains-lindispensable-alliance/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10660" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmermann Monique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601003v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601004v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967740v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993828v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967783v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-vareilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4335-3100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115462902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty - Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114391" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2363621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patouillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1681792" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27370" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4720" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-65-249-2010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zimmermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2578" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toussaint" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Aubin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bentarzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Brito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621623v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Arab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798045v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969055v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Toussaint" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967787v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10660" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.astee.org/production/urbanisme-et-services-publics-urbains-lindispensable-alliance/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmermann Monique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993828v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967783v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>