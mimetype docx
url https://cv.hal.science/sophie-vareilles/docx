--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -181,321 +181,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runoff microbiome quality assessment of a city center rainwater harvesting zone shows a differentiation of pathogen loads according to human mobility patterns</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de la surveillance réglementaire des réseaux d’assainissement. L’expérience des agglomérations lyonnaise et nantaise (1990–2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+                <w:t xml:space="preserve">Selma Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mandon</w:t>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Danty - Berger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2024.114391⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2363621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649723v1</w:t>
+                <w:t xml:space="preserve">hal-04648906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de la surveillance réglementaire des réseaux d’assainissement. L’expérience des agglomérations lyonnaise et nantaise (1990–2015)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Runoff microbiome quality assessment of a city center rainwater harvesting zone shows a differentiation of pathogen loads according to human mobility patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Baati</w:t>
+                <w:t xml:space="preserve">Emmanuelle Danty - Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+                <w:t xml:space="preserve">Alain Géloën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Marjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260, pp.114391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2363621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2024.114391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648906v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la réglementation dans la protection des milieux aquatiques. Le cas de l’autosurveillance des réseaux d’assainissement urbain en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Volume 23 (Numéro 2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -529,64 +529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial assemblages of urban microbiomes mobilized by runoff waters match land use typologies and harbor core species involved in pollutant degradation and opportunistic human infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Bouchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -676,64 +676,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements techniques en assainissement urbain : l’expérience des « techniques alternatives » dans l’agglomération lyonnaise (1990-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 127 (1), pp.12-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -767,64 +767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets et des villes : réflexions sur le rôle des objets dans les changements urbains à partir de deux dispositifs en assainissement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, "L'urbain en ses objets", 9, http://www.riurba.review/Revue/des-objets-et-des-villes-91/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -862,64 +862,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de skateboard dans la ville. Éléments de discussion sur les modes d’appropriation des espaces publics urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -953,64 +953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques environnementales et changements techniques: éléments de réflexions pour une mise en œuvre effective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’urbanisme par les objets. Retour sur une expérience en école d’ingénieurs et à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1308,51 +1308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Darribere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belmezeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1416,51 +1416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et qualification de sites de mesures en réseau d’assainissement. Le projet Mentor, une méthodologie de qualification des rejets dans les milieux aquatiques récepteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1537,64 +1537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clôtures ou l'expérience des limites dans les mondes urbains. Le cas de deux ouvrages de gestion des eaux urbaines dans l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers européens des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4/2013 (4/2013), pp.69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1619,64 +1619,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et reconquête de l'autonomie : réflexions autour du rapport entre convivialité des objets et autonomie des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographica Helvetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (4), pp.249-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1710,64 +1710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qui profite la concertation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographica Helvetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4/2009, pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1792,64 +1792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Town making, city governance. The paradox of the planning process in current urbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaestiones Geographicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26B, pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1874,64 +1874,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durabilité à l'épreuve des pratiques d'aménagement urbain. Le cas de la concertation dans l'espace public de l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (3/2006), pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1956,64 +1956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement concerté dans le Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2086,221 +2086,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mise en œuvre de la réglementation environnementale – le cas de la surveillance des réseaux d’assainissement dans les agglomérations de Lyon et Nantes (1990-2015)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’aménagement urbain à travers ses objets et leurs usages – Réflexions sur le rôle des objets urbains dans les activités sociales et les changements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau Sciences Humaines et Sociales appliquées aux questions de l’eau – « Eau &amp; Droits. Aspects sociologiques, juridiques, démographiques et historiques des questions de l’eau »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF), Apr 2022, Chatou, France</w:t>
+              <w:t xml:space="preserve">Séminaire LMA/Université Gustave Eiffel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Salon de Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662308v1</w:t>
+                <w:t xml:space="preserve">hal-03662468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aménagement urbain à travers ses objets et leurs usages – Réflexions sur le rôle des objets urbains dans les activités sociales et les changements urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">De la mise en œuvre de la réglementation environnementale – le cas de la surveillance des réseaux d’assainissement dans les agglomérations de Lyon et Nantes (1990-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LMA/Université Gustave Eiffel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Salon de Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau Sciences Humaines et Sociales appliquées aux questions de l’eau – « Eau &amp; Droits. Aspects sociologiques, juridiques, démographiques et historiques des questions de l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France (SHF), Apr 2022, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662468v1</w:t>
+                <w:t xml:space="preserve">hal-03662308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements et objets urbains : Les leçons des techniques alternatives d’assainissement urbain. Le cas de l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'UniverShifté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Shifters, Sep 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2325,64 +2325,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets dans les activités urbaines : essai de formalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude "Par, à travers et avec les objets : des approches pertinentes pour les études urbaines ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5600 EVS, INSA Lyon, Jun 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2433,51 +2433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ribun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gleizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2834,51 +2834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème Colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Anglet, France</w:t>
@@ -2907,51 +2907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces publics urbains et règles d'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique du projet stéphanois. Les conflits dans l'espace public. Quelle gestion par les acteurs publics ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2976,64 +2976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des objets techniques dans les activités quotidiennes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique 2014. Approches multi-échelles pour la thermique, l'énergétique et le génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3052,1921 +3052,1921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01052732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services attendus par le système de gestion des eaux urbaines</w:t>
+                <w:t xml:space="preserve">Que fabrique-t-on avec les eaux pluviales urbaines ? Les dispositifs techniques et les usages du parc Kaplan dans l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cherqui</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Internationale Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966874v1</w:t>
+                <w:t xml:space="preserve">halshs-00968397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ville intelligente : un nouveau paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t>
+              <w:t xml:space="preserve">Colloque Jacques Cartier " Les villes intelligentes : infrastructures numériques, innovation ouverte et dévelopement durable des métropoles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851906v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t>
+                <w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t>
+              <w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914582v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services à rendre par le système de gestion des eaux urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingénierie et perception sociale : synergie entre opérateurs et scientifiques pour la validation d'une filière extensive de traitement des surverses de DO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cherqui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Le Gauffre</w:t>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
+              <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303498v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie et perception sociale : synergie entre opérateurs et scientifiques pour la validation d'une filière extensive de traitement des surverses de DO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">MENTOR ou une méthodologie et des outils opérationnels de conception et de qualification de sites de mesures en réseau d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline de Brito</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">92ème congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 2p, schémas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968404v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques sociales. Appropriation des dispositifs techniques de gestion des eaux urbaines aux activités sociales. Premiers résultats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Qualifying measurement sites in sewer systems: methodology and operational tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Séminaire de l'OTHU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th International Conference Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. 8p, graphiques, schémas, bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968973v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réintroduction de l'eau dans la ville : objet de nature ou ouvrage techniques ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services à rendre par le système de gestion des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bentarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence " Eau et santé : eau dans la ville, bien-être, risques et opportunités "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00968356v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville intelligente : un nouveau paradigme ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels enjeux pour la gestion des eaux urbaines ? Contribution à la formulation des services attendus par le système de gestion des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bentarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jacques Cartier " Les villes intelligentes : infrastructures numériques, innovation ouverte et dévelopement durable des métropoles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence Internationale Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00968392v1</w:t>
+                <w:t xml:space="preserve">hal-00966874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MENTOR or how to qualify measurement sites in sewer systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pratiques sociales. Appropriation des dispositifs techniques de gestion des eaux urbaines aux activités sociales. Premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IWA conference on instrumentation control and automation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. 6p</w:t>
+              <w:t xml:space="preserve">4ème Séminaire de l'OTHU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915680v1</w:t>
+                <w:t xml:space="preserve">halshs-00968973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que fabrique-t-on avec les eaux pluviales urbaines ? Les dispositifs techniques et les usages du parc Kaplan dans l'agglomération lyonnaise</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La réintroduction de l'eau dans la ville : objet de nature ou ouvrage techniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence internationale NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème conférence " Eau et santé : eau dans la ville, bien-être, risques et opportunités "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00968397v1</w:t>
+                <w:t xml:space="preserve">halshs-00968356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’ « anthropoconstruction »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La fabrique de la nature urbaine : le cas des &amp;quot; objets de nature &amp;quot;, usages et fabrication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire DIPEE Ecologie &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621623v1</w:t>
+                <w:t xml:space="preserve">hal-00798039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Sustainable Development Guides the Typology of Social Housing ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L'articulation de la recherche et des logiques institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">How Sustainable Development Guides the Typology of Social Housing ? The Housing Public Office in Lyon as a Case Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">Journées SOERE "Trames vertes, Trames Bleues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00722746v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pluralité scientifique et les approches concourantes en ingénierie. Le cas de la recherche et de la formation en génie civil et en urbanisme.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Végétaux et eaux pluviales. Quand la ville fabrique la nature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Ingénierie et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">5ème Journée technique de l'OTHU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798032v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'évolution du logement social collectif entre 1955 et 2000 à partir d'une analyse typo-morphologique. Le cas d'un office public de l'habitat de l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture, Paysage, Urbanisme. Pour quelle qualité de vie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Oran, Algérie. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00968414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet comme organisation d'organisations. Le cas d'aménagements urbains, du &amp;quot;fonctionnalisme&amp;quot; au &amp;quot;durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La notion d’ « anthropoconstruction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Chenorkian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ingénierie du projet. Sociologie de l'action.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798035v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation de la recherche et des logiques institutionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How Sustainable Development Guides the Typology of Social Housing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SOERE "Trames vertes, Trames Bleues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">How Sustainable Development Guides the Typology of Social Housing ? The Housing Public Office in Lyon as a Case Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798031v1</w:t>
+                <w:t xml:space="preserve">halshs-00722746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la nature urbaine : le cas des &amp;quot; objets de nature &amp;quot;, usages et fabrication.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La pluralité scientifique et les approches concourantes en ingénierie. Le cas de la recherche et de la formation en génie civil et en urbanisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DIPEE Ecologie &amp; Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire international Ingénierie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798039v1</w:t>
+                <w:t xml:space="preserve">hal-00798032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétaux et eaux pluviales. Quand la ville fabrique la nature.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le projet comme organisation d'organisations. Le cas d'aménagements urbains, du &amp;quot;fonctionnalisme&amp;quot; au &amp;quot;durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée technique de l'OTHU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Ingénierie du projet. Sociologie de l'action.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798029v1</w:t>
+                <w:t xml:space="preserve">hal-00798035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat durable à l'épreuve de son public. Le cas du bâtiment Basse consommation Le Pallium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Mutation des services urbains : processus et enjeux, Réseau thématique interdisciplinaire Villes durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5004,64 +5004,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs d'usage, valeurs d'échange : l'expérience du bien commun. Discussion à partir de l'urbain .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire " Du mot au concept : valeur "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5099,64 +5099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques alternatives comme révélateurs de choix de gestion de l'eau en ville : Qu'est ce que l'exercice de la pluralité scientifique apporte à la connaissance et à l'action ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interactions Eaux Territoires Sociétés " Que voulons-nous observer quand nous observons la dimension sociale?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5175,359 +5175,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services publics locaux de l'environnement observés comme mobilisation des dispositifs techniques et spatiaux dans l'activité urbaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Observer la ville à partir des objets mobilisés dans l'activité sociale urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème congrès ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Les métropoles de Syrie dans les processus mondialisés d'urbanisation : quel devenir pour les centres-villes et les nouvelles centralités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Alep, Syrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00969047v1</w:t>
+                <w:t xml:space="preserve">hal-00798045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la ville à partir des objets mobilisés dans l'activité sociale urbaine</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traitement des eaux urbaines de temps de pluie par filtres plantés de roseaux à écoulement vertical : approche globale du projet de recherche Segteup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Troesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métropoles de Syrie dans les processus mondialisés d'urbanisation : quel devenir pour les centres-villes et les nouvelles centralités ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Alep, Syrie</w:t>
+              <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798045v1</w:t>
+                <w:t xml:space="preserve">hal-03296723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des eaux urbaines de temps de pluie par filtres plantés de roseaux à écoulement vertical : approche globale du projet de recherche Segteup</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les services publics locaux de l'environnement observés comme mobilisation des dispositifs techniques et spatiaux dans l'activité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2010 - 7ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 7th International Conference on sustainable techniques and strategies for urban water management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.3</w:t>
+              <w:t xml:space="preserve">89ème congrès ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296723v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes conviviales, techniques et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche " Développement urbain durable et gouvernance. Regards croisés franco-chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Shangai, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5552,103 +5552,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des eaux urbaines de temps de pluie par filtres plantés de roseaux à écoulement vertical : approche globale du projet de recherche Segteup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Toussaint</w:t>
+                <w:t xml:space="preserve">S. Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVATECH 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.9</w:t>
@@ -5677,77 +5677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résidentialisation et l'évolution de l'architecture sous l'effet des principes du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métropoles de Syrie dans les processus mondialisés d'urbanisation : quel devenir pour les centres-villes et les nouvelles centralités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Alep, Syrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5772,64 +5772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs techniques et spatiaux de l'urbain et urbanité. Qualité urbaine et ville durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international ARCUS Brésil/Rhône-Alpes, UFPB-UNIPE-UFRN-INSA de Lyon, "Environnements urbains et urbanités "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, João Pessoa, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5854,64 +5854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la technique à partir des objets. Notes tirées de l'observation des villes contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du Cluster de recherche " Enjeux et représentation des sciences, des technologies et de leurs usages " de la région Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5949,64 +5949,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des publics à l'aménagement urbain, les enjeux techniques de la concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Controverses Technologiques de l'INSA, atelier " Techniques et sociétés " organisées dans le cadre du cinquantenaire de l'INSA de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6031,64 +6031,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet urbain et représentation, quel engrenage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papier Velin, conférences de Vaulx en Velin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6107,234 +6107,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace public, de l'usage à l'objet et inversement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La durabilité à l'épreuve des pratiques d'aménagement urbain. Le cas de la concertation dans l'espace public de l'agglomération lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIème rencontres euro-méditerranéennes de Volubilis "vivre, rêver et faire la ville contemporaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque Développement urbain durable, gestion des ressources et gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00968366v1</w:t>
+                <w:t xml:space="preserve">halshs-00968427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité à l'épreuve des pratiques d'aménagement urbain. Le cas de la concertation dans l'espace public de l'agglomération lyonnaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Espace public, de l'usage à l'objet et inversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Développement urbain durable, gestion des ressources et gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">VIème rencontres euro-méditerranéennes de Volubilis "vivre, rêver et faire la ville contemporaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00968427v1</w:t>
+                <w:t xml:space="preserve">halshs-00968366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot; durabilité &amp;quot; à l'épreuve des pratiques d'aménagement urbain. Le cas de la concertation dans l'espace public de l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque développement urbain durable, Université de Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6391,90 +6391,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système extensif pour la gestion et le traitement des eaux urbaines de temps de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6541,77 +6541,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'évolution du logement social collectif entre 1955 et 2000 à partir d'une analyse typo-morphologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Ammara Bekkouche (coordination) "Architecture, Paysage, Urbanisme. Pour quelle qualité de vie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PNR (31), Editions du CRASC - DGRS, pp.183-202, 2014, 978-9961-813-88-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6630,247 +6630,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme durable: construire intelligent et pour qui ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Que fabriquent les citoyens avec les dispositifs que l’on fabrique pour eux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le développement durable à découvert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.110-112, 2013, 978-2-271-07896-4. </w:t>
+              <w:t xml:space="preserve">Urbanisme et services publics urbains : l’indispensable alliance. Ouvrage introductif au 92ème congrés de l’ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10660⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ASTEE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-110, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00967787v1</w:t>
+                <w:t xml:space="preserve">halshs-01317905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que fabriquent les citoyens avec les dispositifs que l’on fabrique pour eux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Urbanisme durable: construire intelligent et pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme et services publics urbains : l’indispensable alliance. Ouvrage introductif au 92ème congrés de l’ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Le développement durable à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.110-112, 2013, 978-2-271-07896-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASTEE</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01317905v1</w:t>
+                <w:t xml:space="preserve">halshs-00967787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets et usages de l'espace public dans les pratiques de concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6951,51 +6951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zimmermann Monique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Booth P., Jouve B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metropolitan Democracies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.163-183, 2005, 0-7546-4337-9</w:t>
@@ -7024,64 +7024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet urbain : espaces publics et pratiques de concertation. L'exemple de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7123,64 +7123,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concertation dans le projet d'aménagement. Le cas d'un projet d'espace public à Villeurbanne dans l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Zepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7267,77 +7267,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des conditions d’adoption d’une instrumentation intégrée. Le cas des collectivités territoriales Métropole de Lyon et Nantes Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Baati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; INSA Lyon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7398,64 +7398,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; LEM - UMR 5557. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7471,563 +7471,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01317057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode OMEGA : Evaluation du service rendu par le système de gestion des eaux urbaines</w:t>
+                <w:t xml:space="preserve">Rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Granger</w:t>
+                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Belmezeti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tourne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Baati</w:t>
+                <w:t xml:space="preserve">Bernard Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Werey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Nafi</w:t>
+                <w:t xml:space="preserve">Pascal Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.204</w:t>
+              <w:t xml:space="preserve">[Research Report] INSA Lyon; Université Lyon 1; EVS - UMR 5600. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601004v1</w:t>
+                <w:t xml:space="preserve">halshs-01317063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Changes and Résistance to Change</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                <w:t xml:space="preserve">Méthode OMEGA : Evaluation du service rendu par le système de gestion des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Werey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00967740v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil méthodologique d'aide à la gestion intégrée des eaux urbaines</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.100</w:t>
+                <w:t xml:space="preserve">Climate Changes and Résistance to Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02601003v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport scientifique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outil méthodologique d'aide à la gestion intégrée des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belmeziti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chocat</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-01317063v1</w:t>
+                <w:t xml:space="preserve">hal-02601003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L9 – Bilan des études de cas Lyon-Bordeaux-Mulhouse. Projet OMEGA. Outil MÉthodologique d'aide à la Gestion intégrée d’un système d’Assainissement et par extension au système de gestion des eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belmeziti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8053,64 +8053,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de réception des systèmes extensifs de gestion des eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8141,64 +8141,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques et résistances aux changements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8216,64 +8216,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de réception des systèmes extensifs de gestion des eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8291,77 +8291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des conditions d'adoption d'une instrumentation intégrée. Premiers résultats de l'enquête auprès des collectivités territoriales,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8379,103 +8379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport L2a : Approche systémique du système de gestion des eaux urbaines. Rapport projet ANR-VD OMEGA Outil MEthodologique d'aide à la Gestion intégrée d'un système d'Assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8540,51 +8540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desèvedavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toussaint Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8619,64 +8619,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher dans les villes contemporaines : le cas du campus de la Doua à Villeurbanne. Retour sur la mise en œuvre de formation par la recherche (2009-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8720,64 +8720,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la concertation sur le choix technique de l'aménagement dans le projet urbain. Le cas des aménagements urbains lyonnais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8834,64 +8834,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8913,64 +8913,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement des espaces publics comme mise en œuvre de la démocratie. L'expérience lyonnaise de l'aménagement des espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9053,51 +9053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9151,64 +9151,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do citizens make from the systems that we make for them ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.109-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9226,64 +9226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que fabriquent les citoyens avec les dispositifs que l'on fabrique pour eux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.109-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9391,51 +9391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFF9C3B4"/>
+    <w:nsid w:val="B4A8D19F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9622,51 +9622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-vareilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4335-3100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115462902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty - Berger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114391" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2363621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patouillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1681792" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27370" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4720" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-65-249-2010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zimmermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2578" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toussaint" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Aubin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bentarzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Brito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621623v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Arab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798045v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969055v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Toussaint" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967787v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10660" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.astee.org/production/urbanisme-et-services-publics-urbains-lindispensable-alliance/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmermann Monique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967740v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993828v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967783v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-vareilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4335-3100" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115462902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648906v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vareilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2363621" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty - Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;lo&#235;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114391" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.40699" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aigle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152662" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patouillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1681792" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27370" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Jean-Yves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4720" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darribere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmezeti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dufresne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201505049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-65-249-2010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798795v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zimmermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2578" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066972v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Toussaint" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Aubin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ribun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052733v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah Leung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Brito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851906v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303498v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bentarzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gauffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Arab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chenorkian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Toussaint" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troesch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969047v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buhe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969055v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Toussaint" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.astee.org/production/urbanisme-et-services-publics-urbains-lindispensable-alliance/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10660" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798792v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmermann Monique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Gauffre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nafi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belmeziti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969064v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993828v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971412v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967783v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967781v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>