--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1024,165 +1024,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘The Circulation of Anecdotes on Female Barrenness in the Eighteenth Century’</w:t>
+                <w:t xml:space="preserve">‘Robinson Crusoe and the Aesthetic of Survival’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAPASEC</w:t>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02933748v1</w:t>
+                <w:t xml:space="preserve">halshs-02933777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Robinson Crusoe and the Aesthetic of Survival’</w:t>
+                <w:t xml:space="preserve">‘The Circulation of Anecdotes on Female Barrenness in the Eighteenth Century’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+              <w:t xml:space="preserve">LAPASEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02933777v1</w:t>
+                <w:t xml:space="preserve">halshs-02933748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the best theory of generation? » : Argumentation et débats d’étudiants en médecine à La Société Royale de médecine d’Édimbourg au dix-huitième siècle</w:t>
               </w:r>
@@ -1322,183 +1322,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Laughter and Medical Polemics: The Woodward − Mead Quarrel and Medical Satire</w:t>
+                <w:t xml:space="preserve">La querelle des accoucheurs et des sages-femmes en Grande-Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Autour du rire, 70, pp.109-133. </w:t>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Temps des Querelles, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1718.514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/licla.081.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524573v1</w:t>
+                <w:t xml:space="preserve">hal-01659353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La querelle des accoucheurs et des sages-femmes en Grande-Bretagne</w:t>
+                <w:t xml:space="preserve">Medical Laughter and Medical Polemics: The Woodward − Mead Quarrel and Medical Satire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures classiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Le Temps des Querelles, 2, </w:t>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Autour du rire, 70, pp.109-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/licla.081.0243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1718.514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659353v1</w:t>
+                <w:t xml:space="preserve">hal-01524573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules César au secours des scénaristes américains : l’incipit de la série Rome</w:t>
               </w:r>
@@ -3853,51 +3853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F11C942"/>
+    <w:nsid w:val="1E079C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4084,51 +4084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-vasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140322256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/228394019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364805556" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Patel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04310590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zanetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.7023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasset Sophie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02925448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04449175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rieder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crad065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04312731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.7109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.751.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wenger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.047.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.081.0243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kleiman-Lafon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03024142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebacca Ann Barr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ann Barr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Junqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Afterlife-of-Used-Things-Recycling-in-the-Long-Eighteenth-Century/Fennetaux-Junqua-Vasset/p/book/9781315794594" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/listeliv.php?form_recherche_avancee=ok&amp;amp;editeur=Puf&amp;amp;collection=Questions%20De%20Soin&amp;amp;base=paper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.worms.2022.01.0091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cuisinier-Delorme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66568-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-vasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140322256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/228394019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364805556" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Patel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04310590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zanetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.7023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasset Sophie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02925448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04449175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rieder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crad065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04312731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.7109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.751.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wenger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.047.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.081.0243" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kleiman-Lafon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03024142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebacca Ann Barr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ann Barr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Junqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Afterlife-of-Used-Things-Recycling-in-the-Long-Eighteenth-Century/Fennetaux-Junqua-Vasset/p/book/9781315794594" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/listeliv.php?form_recherche_avancee=ok&amp;amp;editeur=Puf&amp;amp;collection=Questions%20De%20Soin&amp;amp;base=paper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.worms.2022.01.0091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cuisinier-Delorme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66568-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>