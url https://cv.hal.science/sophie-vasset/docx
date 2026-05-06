--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1024,165 +1024,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Robinson Crusoe and the Aesthetic of Survival’</w:t>
+                <w:t xml:space="preserve">‘The Circulation of Anecdotes on Female Barrenness in the Eighteenth Century’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+              <w:t xml:space="preserve">LAPASEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02933777v1</w:t>
+                <w:t xml:space="preserve">halshs-02933748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘The Circulation of Anecdotes on Female Barrenness in the Eighteenth Century’</w:t>
+                <w:t xml:space="preserve">‘Robinson Crusoe and the Aesthetic of Survival’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAPASEC</w:t>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02933748v1</w:t>
+                <w:t xml:space="preserve">halshs-02933777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the best theory of generation? » : Argumentation et débats d’étudiants en médecine à La Société Royale de médecine d’Édimbourg au dix-huitième siècle</w:t>
               </w:r>
@@ -1322,183 +1322,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La querelle des accoucheurs et des sages-femmes en Grande-Bretagne</w:t>
+                <w:t xml:space="preserve">Medical Laughter and Medical Polemics: The Woodward − Mead Quarrel and Medical Satire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures classiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Le Temps des Querelles, 2, </w:t>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Autour du rire, 70, pp.109-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/licla.081.0243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1718.514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659353v1</w:t>
+                <w:t xml:space="preserve">hal-01524573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Laughter and Medical Polemics: The Woodward − Mead Quarrel and Medical Satire</w:t>
+                <w:t xml:space="preserve">La querelle des accoucheurs et des sages-femmes en Grande-Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Autour du rire, 70, pp.109-133. </w:t>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Temps des Querelles, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1718.514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/licla.081.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524573v1</w:t>
+                <w:t xml:space="preserve">hal-01659353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules César au secours des scénaristes américains : l’incipit de la série Rome</w:t>
               </w:r>
@@ -3853,51 +3853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E079C8F"/>
+    <w:nsid w:val="F7DE5B12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4084,51 +4084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-vasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140322256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/228394019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364805556" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Patel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04310590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zanetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.7023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasset Sophie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02925448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04449175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rieder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crad065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04312731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.7109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.751.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wenger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.047.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.081.0243" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kleiman-Lafon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03024142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebacca Ann Barr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ann Barr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Junqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Afterlife-of-Used-Things-Recycling-in-the-Long-Eighteenth-Century/Fennetaux-Junqua-Vasset/p/book/9781315794594" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/listeliv.php?form_recherche_avancee=ok&amp;amp;editeur=Puf&amp;amp;collection=Questions%20De%20Soin&amp;amp;base=paper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.worms.2022.01.0091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cuisinier-Delorme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66568-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-vasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140322256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/228394019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364805556" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Patel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04310590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zanetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.7023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasset Sophie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02925448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04449175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rieder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crad065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04312731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.7109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.751.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wenger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.047.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659353v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.081.0243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ruimi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kleiman-Lafon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03024142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebacca Ann Barr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ann Barr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Junqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Afterlife-of-Used-Things-Recycling-in-the-Long-Eighteenth-Century/Fennetaux-Junqua-Vasset/p/book/9781315794594" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/listeliv.php?form_recherche_avancee=ok&amp;amp;editeur=Puf&amp;amp;collection=Questions%20De%20Soin&amp;amp;base=paper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.worms.2022.01.0091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cuisinier-Delorme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66568-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>