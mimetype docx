--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -579,50 +579,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Criminocorpus. Un projet numérique pour l'histoire de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), http://www.digitalhumanities.org/dhq/vol/12/1/000365/000365.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine pénitentiaire dans le musée d’Histoire de la justice de Criminocorpus (2007-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -634,171 +729,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Système pénal et patrimonialisation, 41 (4), pp.619-642. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.424.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ds.424.0619⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01906911v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01762313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu « Mathias Gardet, Fabienne Waks, Histoire d’une jeunesse en marge. Du XIXe siècle à nos jours »</w:t>
               </w:r>
@@ -2225,50 +2225,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet HUGO, inventaire participatif des lieux de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pour une Histoire publique de la justice, Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire et transmettre l’histoire de la justice : de l’édition de corpus au Musée numérique d’histoire de la justice (2003-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2290,139 +2372,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmission des savoirs, 143e Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientiques, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770239v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03515612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Hugo-Patrimoine des lieux de justice</w:t>
               </w:r>
@@ -2609,70 +2609,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Criminocorpus : du site portail au musée d'histoire de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Usal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études INSHS des professionnels de la BAP F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vimont. Un éclaireur chez Criminocorpus (introduction et animation de la table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,139 +2769,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un historien par-delà les hauts murs : hommage à Jean-Claude Vimont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johann Elart, Gilles Grivaud, Ludivine Bantigny, Pascal Dupuy, Florence Cabaret, Sophie Victorien (GRHIS, Université de Rouen), Nov 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398710v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03515589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visite virtuelle de la prison de la Santé à Paris</w:t>
               </w:r>
@@ -2976,50 +2976,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les bases de données de Criminocorpus, plateforme pour l’histoire de la justice, des crimes et des peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Bases de données et Histoire de la justice, Centre d’Histoire judiciaire de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Centres éducatifs renforcés et la lutte contre la récidive des mineurs délinquants dans les années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque final du programme de recherche ANR Sciencepeine Savoirs, politiques et pratiques de l'exécution des peines en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les bases de données de Criminocorpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3028,208 +3179,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bses de données et Histoire de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'histoire judiciaire de l'Université de Lille 2 (UMR 8025), Mar 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390456v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03515564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dossiers des mineurs délinquants : les rapports des experts “expertisés”</w:t>
               </w:r>
@@ -3429,191 +3429,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grandir dans un quartier insalubre de Rouen : quelles perspectives après-guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Reconstruction de la Normandie et de la Basse-Saxe après la Seconde Guerre mondiale. Enjeux, réalités, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation du programme de recherche ANR Sciencepeine et du portail Criminocorpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche (ANR) Justice, sciences et peines au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515249v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03515240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un acteur incontournable de la protection sociale à Rouen : L’Abbé Bernard Daubeuf (1917-1978)</w:t>
               </w:r>
@@ -3800,165 +3800,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’école de la rue dans le quartier de la Croix-de-Pierre à Rouen après la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les âmes mal nées. Jeunesse et délinquance urbaine en France et en Europe (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La correspondance dans les dossiers de jeunes placés dans les foyers habilités par l’Éducation surveillée : l’exemple de la Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Les dossiers personnels comme source pour l’historien. Sous l’œil de l’expert : observations, taxinomies et constructions identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515174v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03515189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretiens avec des acteurs de la protection sociale</w:t>
               </w:r>
@@ -5180,242 +5180,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les établissements privés habilités par l’Éducation surveillée : des lieux de concentration de la haine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Victorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chauvaud; Ludovic Gaussot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La haine histoire et actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 127-136, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’école de la rue dans le quartier de la Croix-de-Pierre à Rouen après la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Caron; Annie Stora-Lamarre; Jean-Jacques Yvorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les âmes mal nées : Jeunesse et délinquance urbaine en France et en Europe (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, p. 329-340, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la santé et du sport dans la rééducation des jeunes en difficulté : L’exemple du Logis Saint-François dans les années cinquante et soixante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la santé au travers des images véhiculées par les institutions sanitaires et sociales. Actes du Colloque sur l’histoire de la protection sociale, Arles, 18/19 avril 2007, Organisé dans le cadre du 132e Congrès national des Sociétés historiques et scientifiques "Images et Imagerie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité d’Histoire de la Sécurité sociale, p. 79-92, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481963v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03481909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les J3 au sortir de la Seconde Guerre mondiale</w:t>
               </w:r>
@@ -5946,51 +5946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lucien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Victorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6177,51 +6177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus-lab.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus.org/qui-sommes-nous/221/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://criminocorpus.hypotheses.org/4372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus.org/qui-sommes-nous/222/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus.org/qui-sommes-nous/134/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10792" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.424.0619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann &#201;lart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Heuer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Usal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515249v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus.revues.org/2560" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maxou Heintzen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soppelsa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colombani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03514908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03514833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03482523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus-lab.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus.org/qui-sommes-nous/221/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://criminocorpus.hypotheses.org/4372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus.org/qui-sommes-nous/222/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus.org/qui-sommes-nous/134/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.14260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529677v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.10792" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lucien Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.424.0619" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann &#201;lart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Heuer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515601v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515594v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Usal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vimont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminocorpus.revues.org/2560" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maxou Heintzen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soppelsa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colombani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03514908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03514833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03482523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>