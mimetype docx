--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Viseur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1] Lallier, F., Caumon, G., Borgomano, J., Viseur, S., Royer, J-J., Antoine, C. (2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Method and application to the Beausset Basin, SE France. Compte rendu Geoscience.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Doi : 10.1016/j.crte.2015.10.002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2] Bruna, P.-O., Guglielmi, Y., Viseur, S., Lamarche, J., Bildstein, O., 2015. Coupling</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">fracture facies with in-situ permeability measurements to generate stochastic simulations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of tight carbonate aquifer properties : example from the Lower Cretaceous</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">aquifer, Northern Provence, SE France. Journal of Hydrology, 529, 737-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[3] Guyonnet-Benaize, C., Lamarche, J., Hollender, F., Viseur, S., Munch, P., Borgomano,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">J. (2015). Three-dimensional structural modeling of an active fault zone based</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">on complex outcrop and subsurface data : The Middle Durance Fault Zone inherited</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">from polyphase Meso-Cenozoic tectonics (southeastern France). Tectonics, 34 :2,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">265-289.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[4] Villeneuve, M., Fournier, F., Cirilli, S., Spina, A., Ndiaye, M., Nzamba, J., Vi-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">seur, S., Borgomano, J., Ngom, P.M., 2015. Structure of the Paleozoic basement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">in the Senegalo-Mauritanian basin (West Africa), Bulletin de la Societe Geologique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">de France, 186, 4 :5, 193-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[5] Ruiu, J., Caumon, G., Viseur, S., (2015). Semi-automatic interpretation of 3DSedimentological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structures on Geological Images : an object-based approach. Interpretation.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3 :3. SX63-SX74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[6] Beguet, S., Vali, S., Jorda, L., Viseur, S., Bouley, S., Mari, J-L. (2015). Circular</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">shapes automatic detection on meshes based on discrete curvatures. Application to</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">impact craters recognition. In : Computer Graphics International, CGI 2015, Strasbourg,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France, juin 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[7] Issautier, B., Viseur, S., Audigane, P., Le Nindre, Y-M. (2014). Impacts of</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">fluvial reservoir heterogeneity on connectivity : implications in estimating geological storage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">capacity for CO2. International Journal of Greenhouse Gas Control. 20, 333-349.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[8] Ruiu, J., Caumon, G., Viseur, S., Antoine, C. (2014). Modeling channel forms using</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">a boundary representation based on non-uniform rational B-Spline. In : Mathematics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of Planet Earth, Proceedings of the 15th Annual Conference of the International</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Association of Mathematical Geosciences. 581-584.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[9] Cappa, F., Guglielmi, Y., Viseur, S., Garambois, S. (2014). Deep</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">uids can facilitate</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">rupture of slow-moving giant landslides as a result of stress transfer and frictional</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">weakening. Geophysical Research Letters. 41 :1, 61-66.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[10] Issautier, B., Fillacier, F., Le Gallo, Y., Audigane, P., Chiaberge, C., Viseur, S. (2013).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Modelling of CO2 Injection in Fluvial Sedimentary Heterogeneous Reservoirs to assess</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the impact of geological heterogeneities on CO2 Storage Capacity and Performance.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Energy Procedia. 37, 5181-5190.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[11] Kudelski, K.,Viseur, S., Mari, J-L. (2013). Skeleton extraction of vertex sets lying on</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">arbitrary triangulated 3D meshes. Discrete Geometry for Computer Imagery. Lecture</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Notes in Computer Science. 7749, 203-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[12] Clouchoux, C., Kudelski, D., Gholipour, G., Wareld, S. K., Viseur, S., Mari, J-L.,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Evans, A. C., Du Plessis, A., Limperopoulos, C. (2012) Quantitative in vivo MRI</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">measurement of cortical development in the fetus. Brain Structure and Function. 217,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">127-139.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[13] Lallier F., Caumon G., Borgomano J., Viseur S., Fournier F., Antoine C., Gentilhomme</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">T. (2012). Relevance of the Stochastic Sequence Stratigraphic approach for</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the study of complex carbonate settings : Application to the Malampaya buildup (O-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">shore Palawan, Philippines). In : Garland J., Nelson J., Widden K., Laubach S. (eds)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Advances in Carbonate Exploration and Reservoir Analysis, the Geological Society,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">London, Special Publication. 370, 265-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[14] Fournillon, A., Abelard, S.,Viseur, S., Arfib, B., Borgomano, J., (2012). Characterisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of karstic networks by automatic extraction of geometrical and topological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">parameters : comparison between observations and stochastic simulations. In : Garland</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">J., Nelson J., Widden K., Laubach S. (eds) Advances in Carbonate Exploration and</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Reservoir Analysis, the Geological Society, London, Special Publication. 370, 247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[15] Issautier, B., Le Nindre, Y.M., Viseur, S., Memesh, A. and Din, S. (2012). Managing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">clastic reservoir heterogeneity II : Geological modelling and reservoir characterisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of the Late Triassic Minjur Sandstone at the Khashm al Khalta type locality, Central</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Arabia. GeoArabia, 17 :3, 61-80.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[16] Issautier, B., Le Nindre, Y-M., Memesh, A., Dini, S., Viseur, S. (2012). Managing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">clastic reservoir heterogeneity I : Sedimentology and sequence stratigraphy of the Late</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Triassic Minjur Sandstone at the Khashm al Khalta type locality, Central Saudi Arabia.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Geoarabia. 17 :2, 17-56.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[17] Kudelski, D., Viseur, S., Scrofani, G., Mari, J-L. (2011). Feature Line Extraction on</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Meshes through Vertex Marking and 2D Topological Operators. Dans : International</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Image and Graphics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[18] Clouchoux, C., Kudelski, D., Bouyssi-Kobar, M., Viseur, S., Du Plessis, A., C. Evans,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A., Mari, J-L., Limperopoulos, C. (2010). Cortical Pattern Detection for the Developing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Brain : a 3D Vertex Labeling and Skeletonization Approach. Journal of Medical</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Informatics & Technologies, 16 (ISSN 1642-6037), 161-166.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[19] McCarey KJM, Hodgetts D., Howell J., Hunt D., Imbert J., Jones R.R., Tomasso</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">M., Thurmond J.,Viseur, S. (2010). Virtual eldtrips for petroleum geoscientists. In</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vining, B.A. and Pickering, S. C. (eds). Petroleum Geology : From Mature Basins to</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">New Frontiers. Proceedings of the 7th Petroleum Geology Conferenc. Published by</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the Geological Society of London, 19-26.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[20] Fournillon, A., Viseur, S., Arb B, Borgomano J. (2010). Insights of 3D geological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">modelling in distributed hydrogeological models : the case of karstic carbonate aquifers.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Advances in Research in Karst Media. Part 1. Environmental Earth Sciences,p</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">257-262.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[21] Richet, R., Borgomano, J., Adams, E.W., Masse, J.P., Viseur, S. (2011) Numerical</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Outcrop Geology Applied to the Stratigraphical Modelling of Ancient Carbonate</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Platforms : example of the Vercors Lower Cretaceous carbonate platform (SE France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Special Publication SEPM. Editors : Ole J. Martinsen, Morgan Sullivan, Andy Pulham,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Peter Haughton. 10, p. 195-210.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced digital techniques applied to outcrop models: Integrating Local Binary Pattern (LBP) and Convolutional Neural Network (CNN) to support stratigraphic and sedimentological interpretation of reservoir analogs in the Salta Basin, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ítalo Gomes Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Guadagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 183, pp.107623. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new inversion algorithm (PyMDS) based on the Pyro library to use chlorine 36 data as a paleoseismological tool on normal fault scarps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computing and Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.100234. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acags.2025.100234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy and stacking pattern of palustrine-dominated carbonate sequences from the Cengle Plateau, Paleocene, SE France: A multi-scalar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04721421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FracAbut: A python toolbox for computing fracture stratigraphy using interface impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Joseph Namongo Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Messaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.105656. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock fault roughness resolves slip increments of large earthquakes: Case studies from Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Zielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 838, pp.229502. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Computation of Fracture Density Variations: A New Approach Tested on Fracture Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Akriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chatelée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzger Mombo Mouketo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (6), pp.1339-1354. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-020-09903-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and stochastic simulation of geometrical properties of conduits in karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.107480. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Extraction of Crater Rims on 3D Meshes Combining Artificial Neural Network and Discrete Curvature Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (3-4), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-020-09535-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Draining of the Stratospheric 10 Be Reservoir After the Samalas Volcanic Eruption (1257 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐robert Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (13), pp.7082-7097. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD029823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilobate comet morphology and internal structure controlled by shear deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Attree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. F. Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0307-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault growth mechanisms and scaling properties in foreland basin system: The case study of Monte Alpi, Southern Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo La Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Prosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.94-113. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-wave velocity anisotropy related to sealed fractures reactivation tracing the structural diagenesis in carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 705, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Illumination-Invariant Image-to-Geometry Registration in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Gawthorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (158), pp.93-118. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenesis, geometry, and topology of caves: A quantitative study of 3D karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.86-106. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms and Related Sedimentary Objects Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-015-9629-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp: Method and application to the Beausset Basin, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for evaluating the impact of fluvial type heterogeneity in CO2 storage reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.531 - 539. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structural modeling of an active fault zone based on complex outcrop and subsurface data: The Middle Durance Fault Zone inherited from polyphase Meso-Cenozoic tectonics (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guyonnet-Benaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.265-289. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D stochastic simulation of caves: application to Saint-Sébastien case study (SE, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karst, grottes et 3D (2) (64), pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiautomatic interpretation of 3D sedimentological structures on geologic images: An object-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.SX63-SX74. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling fracture facies with in-situ permeability measurements to generate stochastic simulations of tight carbonate aquifer properties: Example from the Lower Cretaceous aquifer, Northern Provence, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 529, pp.737-753. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02382929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fluvial reservoir heterogeneity on connectivity: Implications in estimating geological storage capacity for CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.333-349. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep fluids can facilitate rupture of slow-moving giant landslides as a result of stress transfer and frictional weakening,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GL058566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative in vivo MRI measurement of cortical development in the fetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Warfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-011-0325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of karstic networks by automatic extraction of geometrical and topological parameters: comparison between observations and stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Abelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.247--264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing clastic reservoir heterogeneity II: Geological modelling and reservoir characterisation of the Minjur Sandstone at the Khashm al Khalta type locality (Central Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Memesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Dini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing clastic reservoir heterogeneity I: sedimentology and sequence stratigraphy of the Minjur Sandstone at the Khashm-al-Khalta type locality (Central Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memesh Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dini Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viseur Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.17-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the stochastic stratigraphic well correlation approach for the study of complex carbonate settings: application to the Malampaya buildup (Offshore Palawan, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.265 - 275. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp370.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Line Extraction on Meshes through Vertex Marking and 2D Topological Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scrofani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics (IJIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.531-548. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219467811004226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adre Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp. 161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land and sea study of the northeastern golfe du Lion rifted margin: the Oligocene – Miocene of southern Provence (Nerthe area, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.591-608. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de lignes caractéristiques sur maillages triangulés d’acquisition LIDAR - Application à la géologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des coccolithophores et ses contraintes sur la taille des coccolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Geological Cross-Sections for database querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 RING Meeting, Research for Integrative Numerical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling of fault network in the nucleus of comet 67P: implications for its internal structure and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Groussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and simulation of conduit dimensions within karstic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00692-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete curvatures combined with machine learning for automated extraction of impact craters on 3D topographic meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-8549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Dahrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduit networks simulation based on morphometric characterization of karst analogues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016, Neuchâtel, Suisse, 5-9 sept. 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of &amp;quot;best fit circles&amp;quot; on 3D meshes based on discrete curvatures: application to impact craters detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-10485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Dahrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th gOcad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical implications of deep fluids in the rupture process of giant rocky landslides,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-CUBE Project - Hydrodynamics, Heterogeneity, and Homogeneization in CO2 Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth EAGE CO2 Geological Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H-Cube Project: Hydrodynamics, Heterogeneity and Homogenization in CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature lines extraction within surface mesh models - Application to impact craters detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Computing and Modeling track of conference 19th IMACS World Congress (International Association for Mathematics and Computers in Simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interactive Annotations on Digital Outcrops using a Touch Pad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop of the ILP-Task Force on Sedimentary Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la dégradation mécanique et chimique d'un versant instable : approche géologique, hydromécanique et hydrochimique Etude du versant instable de Séchilienne, Isère (38)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAG - 3èmes journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of CO2 Injection in Fluvial Sedimentary Heterogeneous Reservoirs to Assess the Impact of Geological Heterogeneities on CO2 Storage Capacity and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fillacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Greenhouse Gas Technologies (GHGT-11 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan. pp.5181-5190, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of discrete curvatures to surface mesh simplification and feature line extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tran Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Curvature - Theory and Applications, a colloquium on discrete curvature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hétérogénéités fluviatiles sur les performances réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton extraction of vertex sets lying on arbitrary triangulated 3D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séville, Spain. pp.203-214, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of feature lines with connectivity preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International 2011 (CGI'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fluvial sedimentary heterogeneities on CO2 storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011, Session H24B. Heterogeneity and Geologic Storage of CO2 II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Franciso, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Line Detection on Triangulated Meshes - A Geological Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Plzen, Czech Republic. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adre Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 15th International Conference "Medical Informatics &amp; Technologies", MIT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Zakopane, Poland. pp. 161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Feature Line Detection based on Vertex Labeling and 2D Skeletonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France. pp.246--250, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2010.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 3D Terre-Mer et nouvelles données chronostratigraphiques sur le bassin Oligo-Miocène de Castelsardo, Sardaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès ASF Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. http://geologie.ens-lyon.fr/lgltpe/IMG/pdf/Bilan_UMR5125_2005-2009.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Object-based simulation of channels constrained by high-resolution seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Shtuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Mathematical Geosciences 6th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cancun, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuaField: Virtual fields for training students to field practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization techniques, dual mesh methods, and ranking techniques to speed-up CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimRace, Conference on numerical methods and High Performance Computing for industrial fluid flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rueil malmaison, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Circular Shapes on 3D Meshes Based on Discrete Curvatures: Application to Impact Craters Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Digital Geological Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119313922.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eulogio Pardo-Igúzquiza; Carolina Guardiola-Albert; Javier Heredia; Luis Moreno-Merino; Juan José Durán; Jose Antonio Vargas-Guzmán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Planet Earth: Proceedings of the 15th Annual Conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.581-584, 2014, Lecture Notes in Earth System Sciences, 978-3-642-32407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights of 3D geological modelling in distributed hydrogeological models of karstic carbonate aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Research in Karst Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.257--262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes - Application to Impact Crater Recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2014.015, Laboratoire LSIS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation stochastique basée-objet de chenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001INPL036N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Viseur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1] Lallier, F., Caumon, G., Borgomano, J., Viseur, S., Royer, J-J., Antoine, C. (2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Method and application to the Beausset Basin, SE France. Compte rendu Geoscience.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Doi : 10.1016/j.crte.2015.10.002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2] Bruna, P.-O., Guglielmi, Y., Viseur, S., Lamarche, J., Bildstein, O., 2015. Coupling</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">fracture facies with in-situ permeability measurements to generate stochastic simulations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of tight carbonate aquifer properties : example from the Lower Cretaceous</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">aquifer, Northern Provence, SE France. Journal of Hydrology, 529, 737-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[3] Guyonnet-Benaize, C., Lamarche, J., Hollender, F., Viseur, S., Munch, P., Borgomano,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">J. (2015). Three-dimensional structural modeling of an active fault zone based</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">on complex outcrop and subsurface data : The Middle Durance Fault Zone inherited</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">from polyphase Meso-Cenozoic tectonics (southeastern France). Tectonics, 34 :2,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">265-289.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[4] Villeneuve, M., Fournier, F., Cirilli, S., Spina, A., Ndiaye, M., Nzamba, J., Vi-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">seur, S., Borgomano, J., Ngom, P.M., 2015. Structure of the Paleozoic basement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">in the Senegalo-Mauritanian basin (West Africa), Bulletin de la Societe Geologique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">de France, 186, 4 :5, 193-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[5] Ruiu, J., Caumon, G., Viseur, S., (2015). Semi-automatic interpretation of 3DSedimentological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structures on Geological Images : an object-based approach. Interpretation.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3 :3. SX63-SX74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[6] Beguet, S., Vali, S., Jorda, L., Viseur, S., Bouley, S., Mari, J-L. (2015). Circular</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">shapes automatic detection on meshes based on discrete curvatures. Application to</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">impact craters recognition. In : Computer Graphics International, CGI 2015, Strasbourg,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France, juin 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[7] Issautier, B., Viseur, S., Audigane, P., Le Nindre, Y-M. (2014). Impacts of</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">fluvial reservoir heterogeneity on connectivity : implications in estimating geological storage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">capacity for CO2. International Journal of Greenhouse Gas Control. 20, 333-349.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[8] Ruiu, J., Caumon, G., Viseur, S., Antoine, C. (2014). Modeling channel forms using</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">a boundary representation based on non-uniform rational B-Spline. In : Mathematics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of Planet Earth, Proceedings of the 15th Annual Conference of the International</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Association of Mathematical Geosciences. 581-584.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[9] Cappa, F., Guglielmi, Y., Viseur, S., Garambois, S. (2014). Deep</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">uids can facilitate</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">rupture of slow-moving giant landslides as a result of stress transfer and frictional</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">weakening. Geophysical Research Letters. 41 :1, 61-66.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[10] Issautier, B., Fillacier, F., Le Gallo, Y., Audigane, P., Chiaberge, C., Viseur, S. (2013).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Modelling of CO2 Injection in Fluvial Sedimentary Heterogeneous Reservoirs to assess</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the impact of geological heterogeneities on CO2 Storage Capacity and Performance.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Energy Procedia. 37, 5181-5190.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[11] Kudelski, K.,Viseur, S., Mari, J-L. (2013). Skeleton extraction of vertex sets lying on</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">arbitrary triangulated 3D meshes. Discrete Geometry for Computer Imagery. Lecture</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Notes in Computer Science. 7749, 203-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[12] Clouchoux, C., Kudelski, D., Gholipour, G., Wareld, S. K., Viseur, S., Mari, J-L.,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Evans, A. C., Du Plessis, A., Limperopoulos, C. (2012) Quantitative in vivo MRI</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">measurement of cortical development in the fetus. Brain Structure and Function. 217,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">127-139.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[13] Lallier F., Caumon G., Borgomano J., Viseur S., Fournier F., Antoine C., Gentilhomme</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">T. (2012). Relevance of the Stochastic Sequence Stratigraphic approach for</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the study of complex carbonate settings : Application to the Malampaya buildup (O-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">shore Palawan, Philippines). In : Garland J., Nelson J., Widden K., Laubach S. (eds)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Advances in Carbonate Exploration and Reservoir Analysis, the Geological Society,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">London, Special Publication. 370, 265-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[14] Fournillon, A., Abelard, S.,Viseur, S., Arfib, B., Borgomano, J., (2012). Characterisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of karstic networks by automatic extraction of geometrical and topological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">parameters : comparison between observations and stochastic simulations. In : Garland</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">J., Nelson J., Widden K., Laubach S. (eds) Advances in Carbonate Exploration and</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Reservoir Analysis, the Geological Society, London, Special Publication. 370, 247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[15] Issautier, B., Le Nindre, Y.M., Viseur, S., Memesh, A. and Din, S. (2012). Managing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">clastic reservoir heterogeneity II : Geological modelling and reservoir characterisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of the Late Triassic Minjur Sandstone at the Khashm al Khalta type locality, Central</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Arabia. GeoArabia, 17 :3, 61-80.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[16] Issautier, B., Le Nindre, Y-M., Memesh, A., Dini, S., Viseur, S. (2012). Managing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">clastic reservoir heterogeneity I : Sedimentology and sequence stratigraphy of the Late</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Triassic Minjur Sandstone at the Khashm al Khalta type locality, Central Saudi Arabia.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Geoarabia. 17 :2, 17-56.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[17] Kudelski, D., Viseur, S., Scrofani, G., Mari, J-L. (2011). Feature Line Extraction on</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Meshes through Vertex Marking and 2D Topological Operators. Dans : International</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Image and Graphics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[18] Clouchoux, C., Kudelski, D., Bouyssi-Kobar, M., Viseur, S., Du Plessis, A., C. Evans,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A., Mari, J-L., Limperopoulos, C. (2010). Cortical Pattern Detection for the Developing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Brain : a 3D Vertex Labeling and Skeletonization Approach. Journal of Medical</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Informatics & Technologies, 16 (ISSN 1642-6037), 161-166.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[19] McCarey KJM, Hodgetts D., Howell J., Hunt D., Imbert J., Jones R.R., Tomasso</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">M., Thurmond J.,Viseur, S. (2010). Virtual eldtrips for petroleum geoscientists. In</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vining, B.A. and Pickering, S. C. (eds). Petroleum Geology : From Mature Basins to</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">New Frontiers. Proceedings of the 7th Petroleum Geology Conferenc. Published by</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the Geological Society of London, 19-26.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[20] Fournillon, A., Viseur, S., Arb B, Borgomano J. (2010). Insights of 3D geological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">modelling in distributed hydrogeological models : the case of karstic carbonate aquifers.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Advances in Research in Karst Media. Part 1. Environmental Earth Sciences,p</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">257-262.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[21] Richet, R., Borgomano, J., Adams, E.W., Masse, J.P., Viseur, S. (2011) Numerical</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Outcrop Geology Applied to the Stratigraphical Modelling of Ancient Carbonate</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Platforms : example of the Vercors Lower Cretaceous carbonate platform (SE France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Special Publication SEPM. Editors : Ole J. Martinsen, Morgan Sullivan, Andy Pulham,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Peter Haughton. 10, p. 195-210.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced digital techniques applied to outcrop models: Integrating Local Binary Pattern (LBP) and Convolutional Neural Network (CNN) to support stratigraphic and sedimentological interpretation of reservoir analogs in the Salta Basin, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ítalo Gomes Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Guadagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 183, pp.107623. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new inversion algorithm (PyMDS) based on the Pyro library to use chlorine 36 data as a paleoseismological tool on normal fault scarps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computing and Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.100234. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acags.2025.100234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy and stacking pattern of palustrine-dominated carbonate sequences from the Cengle Plateau, Paleocene, SE France: A multi-scalar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04721421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FracAbut: A python toolbox for computing fracture stratigraphy using interface impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Joseph Namongo Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Messaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.105656. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock fault roughness resolves slip increments of large earthquakes: Case studies from Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Zielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 838, pp.229502. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and stochastic simulation of geometrical properties of conduits in karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.107480. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Computation of Fracture Density Variations: A New Approach Tested on Fracture Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Akriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chatelée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzger Mombo Mouketo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (6), pp.1339-1354. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-020-09903-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Extraction of Crater Rims on 3D Meshes Combining Artificial Neural Network and Discrete Curvature Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (3-4), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-020-09535-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Draining of the Stratospheric 10 Be Reservoir After the Samalas Volcanic Eruption (1257 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐robert Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (13), pp.7082-7097. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD029823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilobate comet morphology and internal structure controlled by shear deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Attree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. F. Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0307-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault growth mechanisms and scaling properties in foreland basin system: The case study of Monte Alpi, Southern Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo La Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Prosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.94-113. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-wave velocity anisotropy related to sealed fractures reactivation tracing the structural diagenesis in carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 705, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Illumination-Invariant Image-to-Geometry Registration in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Gawthorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (158), pp.93-118. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenesis, geometry, and topology of caves: A quantitative study of 3D karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.86-106. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms and Related Sedimentary Objects Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-015-9629-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp: Method and application to the Beausset Basin, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for evaluating the impact of fluvial type heterogeneity in CO2 storage reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.531 - 539. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling fracture facies with in-situ permeability measurements to generate stochastic simulations of tight carbonate aquifer properties: Example from the Lower Cretaceous aquifer, Northern Provence, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 529, pp.737-753. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02382929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structural modeling of an active fault zone based on complex outcrop and subsurface data: The Middle Durance Fault Zone inherited from polyphase Meso-Cenozoic tectonics (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guyonnet-Benaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.265-289. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D stochastic simulation of caves: application to Saint-Sébastien case study (SE, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karst, grottes et 3D (2) (64), pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiautomatic interpretation of 3D sedimentological structures on geologic images: An object-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.SX63-SX74. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fluvial reservoir heterogeneity on connectivity: Implications in estimating geological storage capacity for CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.333-349. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep fluids can facilitate rupture of slow-moving giant landslides as a result of stress transfer and frictional weakening,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GL058566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative in vivo MRI measurement of cortical development in the fetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Warfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-011-0325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of karstic networks by automatic extraction of geometrical and topological parameters: comparison between observations and stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Abelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.247--264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing clastic reservoir heterogeneity I: sedimentology and sequence stratigraphy of the Minjur Sandstone at the Khashm-al-Khalta type locality (Central Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memesh Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dini Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viseur Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.17-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing clastic reservoir heterogeneity II: Geological modelling and reservoir characterisation of the Minjur Sandstone at the Khashm al Khalta type locality (Central Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Memesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Dini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the stochastic stratigraphic well correlation approach for the study of complex carbonate settings: application to the Malampaya buildup (Offshore Palawan, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.265 - 275. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp370.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Line Extraction on Meshes through Vertex Marking and 2D Topological Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scrofani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics (IJIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.531-548. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219467811004226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land and sea study of the northeastern golfe du Lion rifted margin: the Oligocene – Miocene of southern Provence (Nerthe area, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.591-608. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adre Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp. 161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de lignes caractéristiques sur maillages triangulés d’acquisition LIDAR - Application à la géologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des coccolithophores et ses contraintes sur la taille des coccolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Geological Cross-Sections for database querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 RING Meeting, Research for Integrative Numerical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling of fault network in the nucleus of comet 67P: implications for its internal structure and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Groussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and simulation of conduit dimensions within karstic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00692-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete curvatures combined with machine learning for automated extraction of impact craters on 3D topographic meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-8549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Dahrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduit networks simulation based on morphometric characterization of karst analogues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016, Neuchâtel, Suisse, 5-9 sept. 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of &amp;quot;best fit circles&amp;quot; on 3D meshes based on discrete curvatures: application to impact craters detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-10485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Dahrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th gOcad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical implications of deep fluids in the rupture process of giant rocky landslides,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H-Cube Project: Hydrodynamics, Heterogeneity and Homogenization in CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-CUBE Project - Hydrodynamics, Heterogeneity, and Homogeneization in CO2 Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth EAGE CO2 Geological Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la dégradation mécanique et chimique d'un versant instable : approche géologique, hydromécanique et hydrochimique Etude du versant instable de Séchilienne, Isère (38)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAG - 3èmes journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of CO2 Injection in Fluvial Sedimentary Heterogeneous Reservoirs to Assess the Impact of Geological Heterogeneities on CO2 Storage Capacity and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fillacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Greenhouse Gas Technologies (GHGT-11 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan. pp.5181-5190, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature lines extraction within surface mesh models - Application to impact craters detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Computing and Modeling track of conference 19th IMACS World Congress (International Association for Mathematics and Computers in Simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interactive Annotations on Digital Outcrops using a Touch Pad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop of the ILP-Task Force on Sedimentary Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of discrete curvatures to surface mesh simplification and feature line extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tran Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Curvature - Theory and Applications, a colloquium on discrete curvature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hétérogénéités fluviatiles sur les performances réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton extraction of vertex sets lying on arbitrary triangulated 3D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séville, Spain. pp.203-214, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of feature lines with connectivity preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International 2011 (CGI'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fluvial sedimentary heterogeneities on CO2 storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011, Session H24B. Heterogeneity and Geologic Storage of CO2 II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Franciso, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Line Detection on Triangulated Meshes - A Geological Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Plzen, Czech Republic. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Feature Line Detection based on Vertex Labeling and 2D Skeletonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France. pp.246--250, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2010.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adre Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 15th International Conference "Medical Informatics &amp; Technologies", MIT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Zakopane, Poland. pp. 161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 3D Terre-Mer et nouvelles données chronostratigraphiques sur le bassin Oligo-Miocène de Castelsardo, Sardaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès ASF Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. http://geologie.ens-lyon.fr/lgltpe/IMG/pdf/Bilan_UMR5125_2005-2009.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Object-based simulation of channels constrained by high-resolution seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Shtuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Mathematical Geosciences 6th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cancun, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuaField: Virtual fields for training students to field practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization techniques, dual mesh methods, and ranking techniques to speed-up CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimRace, Conference on numerical methods and High Performance Computing for industrial fluid flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rueil malmaison, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Circular Shapes on 3D Meshes Based on Discrete Curvatures: Application to Impact Craters Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Digital Geological Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119313922.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eulogio Pardo-Igúzquiza; Carolina Guardiola-Albert; Javier Heredia; Luis Moreno-Merino; Juan José Durán; Jose Antonio Vargas-Guzmán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Planet Earth: Proceedings of the 15th Annual Conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.581-584, 2014, Lecture Notes in Earth System Sciences, 978-3-642-32407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights of 3D geological modelling in distributed hydrogeological models of karstic carbonate aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Research in Karst Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.257--262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes - Application to Impact Crater Recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2014.015, Laboratoire LSIS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation stochastique basée-objet de chenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001INPL036N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Gomes Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guadagnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Llinares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2025.100234" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joseph Namongo Soro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Messaadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105656" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Zielke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229502" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Akriche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatel&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Mombo Mouketo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09903-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frantz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107480" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;robert Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029823" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matonti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attree" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Groussin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Hviid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0307-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Bruna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Agosta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prosser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.08.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Buckley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Gawthorpe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01333288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9629-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01696229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guyonnet-Benaize" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003749" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF74D8CA8E3AE235CB8A55C89E6D58FD1164A540/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0004.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bruna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.08.054" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.11.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32HLDK38-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058566" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholipour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warfield" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-011-0325-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-281TCSK9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abelard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00721939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Memesh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Dini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658080v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memesh Abdullah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dini Saleh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viseur Sophie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fournier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp370.12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scrofani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467811004226" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341027v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouyssi-Kobar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adre Du Plessis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558497v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.591" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341030v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Walker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581404v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Groussin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942383v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499707v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062469v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fillacier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gallo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.434" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311433v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Nam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00871336v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499704v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0-18" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00721964v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499712v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.35" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604012v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. M&#252;nch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055757v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Shtuka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Mallet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214479v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bruyelle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963889v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457514v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL036N" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Gomes Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guadagnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Llinares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2025.100234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joseph Namongo Soro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Messaadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105656" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Zielke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229502" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frantz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107480" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Akriche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatel&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Mombo Mouketo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09903-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;robert Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029823" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matonti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attree" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Groussin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Hviid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0307-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Bruna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Agosta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prosser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.08.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kehl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Buckley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Gawthorpe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01333288v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9629-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01696229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382929v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bruna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.08.054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172221v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guyonnet-Benaize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003749" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF74D8CA8E3AE235CB8A55C89E6D58FD1164A540/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0004.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.11.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32HLDK38-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058566" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholipour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warfield" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-011-0325-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-281TCSK9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abelard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memesh Abdullah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dini Saleh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viseur Sophie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00721939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Memesh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Dini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp370.12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scrofani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467811004226" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.591" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouyssi-Kobar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adre Du Plessis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Walker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581404v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Groussin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186230v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942383v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fillacier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gallo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.434" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499707v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Nam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00871336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0-18" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00721964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499712v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.35" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499713v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604012v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. M&#252;nch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Shtuka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Mallet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538590v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214479v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bruyelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL036N" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>