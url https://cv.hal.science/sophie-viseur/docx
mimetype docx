--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Viseur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1] Lallier, F., Caumon, G., Borgomano, J., Viseur, S., Royer, J-J., Antoine, C. (2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Method and application to the Beausset Basin, SE France. Compte rendu Geoscience.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Doi : 10.1016/j.crte.2015.10.002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2] Bruna, P.-O., Guglielmi, Y., Viseur, S., Lamarche, J., Bildstein, O., 2015. Coupling</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">fracture facies with in-situ permeability measurements to generate stochastic simulations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of tight carbonate aquifer properties : example from the Lower Cretaceous</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">aquifer, Northern Provence, SE France. Journal of Hydrology, 529, 737-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[3] Guyonnet-Benaize, C., Lamarche, J., Hollender, F., Viseur, S., Munch, P., Borgomano,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">J. (2015). Three-dimensional structural modeling of an active fault zone based</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">on complex outcrop and subsurface data : The Middle Durance Fault Zone inherited</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">from polyphase Meso-Cenozoic tectonics (southeastern France). Tectonics, 34 :2,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">265-289.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[4] Villeneuve, M., Fournier, F., Cirilli, S., Spina, A., Ndiaye, M., Nzamba, J., Vi-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">seur, S., Borgomano, J., Ngom, P.M., 2015. Structure of the Paleozoic basement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">in the Senegalo-Mauritanian basin (West Africa), Bulletin de la Societe Geologique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">de France, 186, 4 :5, 193-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[5] Ruiu, J., Caumon, G., Viseur, S., (2015). Semi-automatic interpretation of 3DSedimentological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structures on Geological Images : an object-based approach. Interpretation.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3 :3. SX63-SX74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[6] Beguet, S., Vali, S., Jorda, L., Viseur, S., Bouley, S., Mari, J-L. (2015). Circular</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">shapes automatic detection on meshes based on discrete curvatures. Application to</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">impact craters recognition. In : Computer Graphics International, CGI 2015, Strasbourg,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France, juin 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[7] Issautier, B., Viseur, S., Audigane, P., Le Nindre, Y-M. (2014). Impacts of</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">fluvial reservoir heterogeneity on connectivity : implications in estimating geological storage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">capacity for CO2. International Journal of Greenhouse Gas Control. 20, 333-349.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[8] Ruiu, J., Caumon, G., Viseur, S., Antoine, C. (2014). Modeling channel forms using</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">a boundary representation based on non-uniform rational B-Spline. In : Mathematics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of Planet Earth, Proceedings of the 15th Annual Conference of the International</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Association of Mathematical Geosciences. 581-584.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[9] Cappa, F., Guglielmi, Y., Viseur, S., Garambois, S. (2014). Deep</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">uids can facilitate</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">rupture of slow-moving giant landslides as a result of stress transfer and frictional</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">weakening. Geophysical Research Letters. 41 :1, 61-66.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[10] Issautier, B., Fillacier, F., Le Gallo, Y., Audigane, P., Chiaberge, C., Viseur, S. (2013).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Modelling of CO2 Injection in Fluvial Sedimentary Heterogeneous Reservoirs to assess</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the impact of geological heterogeneities on CO2 Storage Capacity and Performance.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Energy Procedia. 37, 5181-5190.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[11] Kudelski, K.,Viseur, S., Mari, J-L. (2013). Skeleton extraction of vertex sets lying on</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">arbitrary triangulated 3D meshes. Discrete Geometry for Computer Imagery. Lecture</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Notes in Computer Science. 7749, 203-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[12] Clouchoux, C., Kudelski, D., Gholipour, G., Wareld, S. K., Viseur, S., Mari, J-L.,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Evans, A. C., Du Plessis, A., Limperopoulos, C. (2012) Quantitative in vivo MRI</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">measurement of cortical development in the fetus. Brain Structure and Function. 217,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">127-139.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[13] Lallier F., Caumon G., Borgomano J., Viseur S., Fournier F., Antoine C., Gentilhomme</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">T. (2012). Relevance of the Stochastic Sequence Stratigraphic approach for</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the study of complex carbonate settings : Application to the Malampaya buildup (O-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">shore Palawan, Philippines). In : Garland J., Nelson J., Widden K., Laubach S. (eds)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Advances in Carbonate Exploration and Reservoir Analysis, the Geological Society,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">London, Special Publication. 370, 265-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[14] Fournillon, A., Abelard, S.,Viseur, S., Arfib, B., Borgomano, J., (2012). Characterisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of karstic networks by automatic extraction of geometrical and topological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">parameters : comparison between observations and stochastic simulations. In : Garland</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">J., Nelson J., Widden K., Laubach S. (eds) Advances in Carbonate Exploration and</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Reservoir Analysis, the Geological Society, London, Special Publication. 370, 247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[15] Issautier, B., Le Nindre, Y.M., Viseur, S., Memesh, A. and Din, S. (2012). Managing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">clastic reservoir heterogeneity II : Geological modelling and reservoir characterisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of the Late Triassic Minjur Sandstone at the Khashm al Khalta type locality, Central</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Arabia. GeoArabia, 17 :3, 61-80.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[16] Issautier, B., Le Nindre, Y-M., Memesh, A., Dini, S., Viseur, S. (2012). Managing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">clastic reservoir heterogeneity I : Sedimentology and sequence stratigraphy of the Late</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Triassic Minjur Sandstone at the Khashm al Khalta type locality, Central Saudi Arabia.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Geoarabia. 17 :2, 17-56.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[17] Kudelski, D., Viseur, S., Scrofani, G., Mari, J-L. (2011). Feature Line Extraction on</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Meshes through Vertex Marking and 2D Topological Operators. Dans : International</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Image and Graphics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[18] Clouchoux, C., Kudelski, D., Bouyssi-Kobar, M., Viseur, S., Du Plessis, A., C. Evans,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A., Mari, J-L., Limperopoulos, C. (2010). Cortical Pattern Detection for the Developing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Brain : a 3D Vertex Labeling and Skeletonization Approach. Journal of Medical</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Informatics & Technologies, 16 (ISSN 1642-6037), 161-166.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[19] McCarey KJM, Hodgetts D., Howell J., Hunt D., Imbert J., Jones R.R., Tomasso</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">M., Thurmond J.,Viseur, S. (2010). Virtual eldtrips for petroleum geoscientists. In</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vining, B.A. and Pickering, S. C. (eds). Petroleum Geology : From Mature Basins to</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">New Frontiers. Proceedings of the 7th Petroleum Geology Conferenc. Published by</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the Geological Society of London, 19-26.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[20] Fournillon, A., Viseur, S., Arb B, Borgomano J. (2010). Insights of 3D geological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">modelling in distributed hydrogeological models : the case of karstic carbonate aquifers.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Advances in Research in Karst Media. Part 1. Environmental Earth Sciences,p</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">257-262.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[21] Richet, R., Borgomano, J., Adams, E.W., Masse, J.P., Viseur, S. (2011) Numerical</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Outcrop Geology Applied to the Stratigraphical Modelling of Ancient Carbonate</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Platforms : example of the Vercors Lower Cretaceous carbonate platform (SE France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Special Publication SEPM. Editors : Ole J. Martinsen, Morgan Sullivan, Andy Pulham,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Peter Haughton. 10, p. 195-210.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced digital techniques applied to outcrop models: Integrating Local Binary Pattern (LBP) and Convolutional Neural Network (CNN) to support stratigraphic and sedimentological interpretation of reservoir analogs in the Salta Basin, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ítalo Gomes Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Guadagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 183, pp.107623. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new inversion algorithm (PyMDS) based on the Pyro library to use chlorine 36 data as a paleoseismological tool on normal fault scarps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computing and Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.100234. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acags.2025.100234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy and stacking pattern of palustrine-dominated carbonate sequences from the Cengle Plateau, Paleocene, SE France: A multi-scalar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04721421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FracAbut: A python toolbox for computing fracture stratigraphy using interface impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Joseph Namongo Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Messaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.105656. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock fault roughness resolves slip increments of large earthquakes: Case studies from Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Zielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 838, pp.229502. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and stochastic simulation of geometrical properties of conduits in karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.107480. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Computation of Fracture Density Variations: A New Approach Tested on Fracture Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Akriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chatelée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzger Mombo Mouketo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (6), pp.1339-1354. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-020-09903-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Extraction of Crater Rims on 3D Meshes Combining Artificial Neural Network and Discrete Curvature Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (3-4), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-020-09535-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Draining of the Stratospheric 10 Be Reservoir After the Samalas Volcanic Eruption (1257 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐robert Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (13), pp.7082-7097. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD029823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilobate comet morphology and internal structure controlled by shear deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Attree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. F. Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0307-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault growth mechanisms and scaling properties in foreland basin system: The case study of Monte Alpi, Southern Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo La Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Prosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.94-113. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-wave velocity anisotropy related to sealed fractures reactivation tracing the structural diagenesis in carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 705, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Illumination-Invariant Image-to-Geometry Registration in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Gawthorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (158), pp.93-118. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenesis, geometry, and topology of caves: A quantitative study of 3D karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.86-106. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms and Related Sedimentary Objects Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-015-9629-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp: Method and application to the Beausset Basin, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for evaluating the impact of fluvial type heterogeneity in CO2 storage reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.531 - 539. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling fracture facies with in-situ permeability measurements to generate stochastic simulations of tight carbonate aquifer properties: Example from the Lower Cretaceous aquifer, Northern Provence, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 529, pp.737-753. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02382929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structural modeling of an active fault zone based on complex outcrop and subsurface data: The Middle Durance Fault Zone inherited from polyphase Meso-Cenozoic tectonics (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guyonnet-Benaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.265-289. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D stochastic simulation of caves: application to Saint-Sébastien case study (SE, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karst, grottes et 3D (2) (64), pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiautomatic interpretation of 3D sedimentological structures on geologic images: An object-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.SX63-SX74. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fluvial reservoir heterogeneity on connectivity: Implications in estimating geological storage capacity for CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.333-349. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep fluids can facilitate rupture of slow-moving giant landslides as a result of stress transfer and frictional weakening,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GL058566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative in vivo MRI measurement of cortical development in the fetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Warfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-011-0325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of karstic networks by automatic extraction of geometrical and topological parameters: comparison between observations and stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Abelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.247--264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing clastic reservoir heterogeneity I: sedimentology and sequence stratigraphy of the Minjur Sandstone at the Khashm-al-Khalta type locality (Central Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memesh Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dini Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viseur Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.17-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing clastic reservoir heterogeneity II: Geological modelling and reservoir characterisation of the Minjur Sandstone at the Khashm al Khalta type locality (Central Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Memesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Dini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the stochastic stratigraphic well correlation approach for the study of complex carbonate settings: application to the Malampaya buildup (Offshore Palawan, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.265 - 275. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp370.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Line Extraction on Meshes through Vertex Marking and 2D Topological Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scrofani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics (IJIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.531-548. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219467811004226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land and sea study of the northeastern golfe du Lion rifted margin: the Oligocene – Miocene of southern Provence (Nerthe area, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.591-608. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adre Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp. 161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de lignes caractéristiques sur maillages triangulés d’acquisition LIDAR - Application à la géologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des coccolithophores et ses contraintes sur la taille des coccolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Geological Cross-Sections for database querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 RING Meeting, Research for Integrative Numerical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling of fault network in the nucleus of comet 67P: implications for its internal structure and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Groussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and simulation of conduit dimensions within karstic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00692-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete curvatures combined with machine learning for automated extraction of impact craters on 3D topographic meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-8549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Dahrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduit networks simulation based on morphometric characterization of karst analogues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016, Neuchâtel, Suisse, 5-9 sept. 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of &amp;quot;best fit circles&amp;quot; on 3D meshes based on discrete curvatures: application to impact craters detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-10485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Dahrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th gOcad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical implications of deep fluids in the rupture process of giant rocky landslides,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H-Cube Project: Hydrodynamics, Heterogeneity and Homogenization in CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-CUBE Project - Hydrodynamics, Heterogeneity, and Homogeneization in CO2 Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth EAGE CO2 Geological Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la dégradation mécanique et chimique d'un versant instable : approche géologique, hydromécanique et hydrochimique Etude du versant instable de Séchilienne, Isère (38)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAG - 3èmes journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of CO2 Injection in Fluvial Sedimentary Heterogeneous Reservoirs to Assess the Impact of Geological Heterogeneities on CO2 Storage Capacity and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fillacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Greenhouse Gas Technologies (GHGT-11 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan. pp.5181-5190, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature lines extraction within surface mesh models - Application to impact craters detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Computing and Modeling track of conference 19th IMACS World Congress (International Association for Mathematics and Computers in Simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interactive Annotations on Digital Outcrops using a Touch Pad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop of the ILP-Task Force on Sedimentary Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of discrete curvatures to surface mesh simplification and feature line extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tran Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Curvature - Theory and Applications, a colloquium on discrete curvature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hétérogénéités fluviatiles sur les performances réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton extraction of vertex sets lying on arbitrary triangulated 3D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séville, Spain. pp.203-214, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of feature lines with connectivity preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International 2011 (CGI'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fluvial sedimentary heterogeneities on CO2 storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011, Session H24B. Heterogeneity and Geologic Storage of CO2 II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Franciso, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Line Detection on Triangulated Meshes - A Geological Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Plzen, Czech Republic. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Feature Line Detection based on Vertex Labeling and 2D Skeletonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France. pp.246--250, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2010.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adre Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 15th International Conference "Medical Informatics &amp; Technologies", MIT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Zakopane, Poland. pp. 161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 3D Terre-Mer et nouvelles données chronostratigraphiques sur le bassin Oligo-Miocène de Castelsardo, Sardaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès ASF Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. http://geologie.ens-lyon.fr/lgltpe/IMG/pdf/Bilan_UMR5125_2005-2009.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Object-based simulation of channels constrained by high-resolution seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Shtuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Mathematical Geosciences 6th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cancun, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuaField: Virtual fields for training students to field practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization techniques, dual mesh methods, and ranking techniques to speed-up CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimRace, Conference on numerical methods and High Performance Computing for industrial fluid flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rueil malmaison, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Circular Shapes on 3D Meshes Based on Discrete Curvatures: Application to Impact Craters Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Digital Geological Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119313922.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eulogio Pardo-Igúzquiza; Carolina Guardiola-Albert; Javier Heredia; Luis Moreno-Merino; Juan José Durán; Jose Antonio Vargas-Guzmán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Planet Earth: Proceedings of the 15th Annual Conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.581-584, 2014, Lecture Notes in Earth System Sciences, 978-3-642-32407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights of 3D geological modelling in distributed hydrogeological models of karstic carbonate aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Research in Karst Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.257--262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes - Application to Impact Crater Recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2014.015, Laboratoire LSIS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation stochastique basée-objet de chenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001INPL036N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Viseur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1] Lallier, F., Caumon, G., Borgomano, J., Viseur, S., Royer, J-J., Antoine, C. (2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Method and application to the Beausset Basin, SE France. Compte rendu Geoscience.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Doi : 10.1016/j.crte.2015.10.002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2] Bruna, P.-O., Guglielmi, Y., Viseur, S., Lamarche, J., Bildstein, O., 2015. Coupling</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">fracture facies with in-situ permeability measurements to generate stochastic simulations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of tight carbonate aquifer properties : example from the Lower Cretaceous</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">aquifer, Northern Provence, SE France. Journal of Hydrology, 529, 737-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[3] Guyonnet-Benaize, C., Lamarche, J., Hollender, F., Viseur, S., Munch, P., Borgomano,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">J. (2015). Three-dimensional structural modeling of an active fault zone based</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">on complex outcrop and subsurface data : The Middle Durance Fault Zone inherited</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">from polyphase Meso-Cenozoic tectonics (southeastern France). Tectonics, 34 :2,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">265-289.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[4] Villeneuve, M., Fournier, F., Cirilli, S., Spina, A., Ndiaye, M., Nzamba, J., Vi-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">seur, S., Borgomano, J., Ngom, P.M., 2015. Structure of the Paleozoic basement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">in the Senegalo-Mauritanian basin (West Africa), Bulletin de la Societe Geologique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">de France, 186, 4 :5, 193-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[5] Ruiu, J., Caumon, G., Viseur, S., (2015). Semi-automatic interpretation of 3DSedimentological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structures on Geological Images : an object-based approach. Interpretation.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3 :3. SX63-SX74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[6] Beguet, S., Vali, S., Jorda, L., Viseur, S., Bouley, S., Mari, J-L. (2015). Circular</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">shapes automatic detection on meshes based on discrete curvatures. Application to</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">impact craters recognition. In : Computer Graphics International, CGI 2015, Strasbourg,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France, juin 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[7] Issautier, B., Viseur, S., Audigane, P., Le Nindre, Y-M. (2014). Impacts of</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">fluvial reservoir heterogeneity on connectivity : implications in estimating geological storage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">capacity for CO2. International Journal of Greenhouse Gas Control. 20, 333-349.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[8] Ruiu, J., Caumon, G., Viseur, S., Antoine, C. (2014). Modeling channel forms using</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">a boundary representation based on non-uniform rational B-Spline. In : Mathematics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of Planet Earth, Proceedings of the 15th Annual Conference of the International</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Association of Mathematical Geosciences. 581-584.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[9] Cappa, F., Guglielmi, Y., Viseur, S., Garambois, S. (2014). Deep</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">uids can facilitate</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">rupture of slow-moving giant landslides as a result of stress transfer and frictional</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">weakening. Geophysical Research Letters. 41 :1, 61-66.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[10] Issautier, B., Fillacier, F., Le Gallo, Y., Audigane, P., Chiaberge, C., Viseur, S. (2013).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Modelling of CO2 Injection in Fluvial Sedimentary Heterogeneous Reservoirs to assess</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the impact of geological heterogeneities on CO2 Storage Capacity and Performance.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Energy Procedia. 37, 5181-5190.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[11] Kudelski, K.,Viseur, S., Mari, J-L. (2013). Skeleton extraction of vertex sets lying on</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">arbitrary triangulated 3D meshes. Discrete Geometry for Computer Imagery. Lecture</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Notes in Computer Science. 7749, 203-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[12] Clouchoux, C., Kudelski, D., Gholipour, G., Wareld, S. K., Viseur, S., Mari, J-L.,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Evans, A. C., Du Plessis, A., Limperopoulos, C. (2012) Quantitative in vivo MRI</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">measurement of cortical development in the fetus. Brain Structure and Function. 217,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">127-139.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[13] Lallier F., Caumon G., Borgomano J., Viseur S., Fournier F., Antoine C., Gentilhomme</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">T. (2012). Relevance of the Stochastic Sequence Stratigraphic approach for</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the study of complex carbonate settings : Application to the Malampaya buildup (O-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">shore Palawan, Philippines). In : Garland J., Nelson J., Widden K., Laubach S. (eds)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Advances in Carbonate Exploration and Reservoir Analysis, the Geological Society,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">London, Special Publication. 370, 265-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[14] Fournillon, A., Abelard, S.,Viseur, S., Arfib, B., Borgomano, J., (2012). Characterisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of karstic networks by automatic extraction of geometrical and topological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">parameters : comparison between observations and stochastic simulations. In : Garland</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">J., Nelson J., Widden K., Laubach S. (eds) Advances in Carbonate Exploration and</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Reservoir Analysis, the Geological Society, London, Special Publication. 370, 247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[15] Issautier, B., Le Nindre, Y.M., Viseur, S., Memesh, A. and Din, S. (2012). Managing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">clastic reservoir heterogeneity II : Geological modelling and reservoir characterisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of the Late Triassic Minjur Sandstone at the Khashm al Khalta type locality, Central</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Arabia. GeoArabia, 17 :3, 61-80.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[16] Issautier, B., Le Nindre, Y-M., Memesh, A., Dini, S., Viseur, S. (2012). Managing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">clastic reservoir heterogeneity I : Sedimentology and sequence stratigraphy of the Late</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Triassic Minjur Sandstone at the Khashm al Khalta type locality, Central Saudi Arabia.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Geoarabia. 17 :2, 17-56.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[17] Kudelski, D., Viseur, S., Scrofani, G., Mari, J-L. (2011). Feature Line Extraction on</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Meshes through Vertex Marking and 2D Topological Operators. Dans : International</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Image and Graphics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[18] Clouchoux, C., Kudelski, D., Bouyssi-Kobar, M., Viseur, S., Du Plessis, A., C. Evans,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A., Mari, J-L., Limperopoulos, C. (2010). Cortical Pattern Detection for the Developing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Brain : a 3D Vertex Labeling and Skeletonization Approach. Journal of Medical</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Informatics & Technologies, 16 (ISSN 1642-6037), 161-166.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[19] McCarey KJM, Hodgetts D., Howell J., Hunt D., Imbert J., Jones R.R., Tomasso</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">M., Thurmond J.,Viseur, S. (2010). Virtual eldtrips for petroleum geoscientists. In</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vining, B.A. and Pickering, S. C. (eds). Petroleum Geology : From Mature Basins to</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">New Frontiers. Proceedings of the 7th Petroleum Geology Conferenc. Published by</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the Geological Society of London, 19-26.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[20] Fournillon, A., Viseur, S., Arb B, Borgomano J. (2010). Insights of 3D geological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">modelling in distributed hydrogeological models : the case of karstic carbonate aquifers.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Advances in Research in Karst Media. Part 1. Environmental Earth Sciences,p</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">257-262.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[21] Richet, R., Borgomano, J., Adams, E.W., Masse, J.P., Viseur, S. (2011) Numerical</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Outcrop Geology Applied to the Stratigraphical Modelling of Ancient Carbonate</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Platforms : example of the Vercors Lower Cretaceous carbonate platform (SE France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Special Publication SEPM. Editors : Ole J. Martinsen, Morgan Sullivan, Andy Pulham,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Peter Haughton. 10, p. 195-210.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced digital techniques applied to outcrop models: Integrating Local Binary Pattern (LBP) and Convolutional Neural Network (CNN) to support stratigraphic and sedimentological interpretation of reservoir analogs in the Salta Basin, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ítalo Gomes Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Guadagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 183, pp.107623. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new inversion algorithm (PyMDS) based on the Pyro library to use chlorine 36 data as a paleoseismological tool on normal fault scarps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computing and Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.100234. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acags.2025.100234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy and stacking pattern of palustrine-dominated carbonate sequences from the Cengle Plateau, Paleocene, SE France: A multi-scalar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04721421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FracAbut: A python toolbox for computing fracture stratigraphy using interface impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Joseph Namongo Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Messaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.105656. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock fault roughness resolves slip increments of large earthquakes: Case studies from Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Zielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 838, pp.229502. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Computation of Fracture Density Variations: A New Approach Tested on Fracture Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Akriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chatelée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzger Mombo Mouketo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (6), pp.1339-1354. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-020-09903-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and stochastic simulation of geometrical properties of conduits in karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.107480. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Extraction of Crater Rims on 3D Meshes Combining Artificial Neural Network and Discrete Curvature Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (3-4), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-020-09535-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Draining of the Stratospheric 10 Be Reservoir After the Samalas Volcanic Eruption (1257 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐robert Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (13), pp.7082-7097. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD029823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilobate comet morphology and internal structure controlled by shear deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Attree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. F. Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0307-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault growth mechanisms and scaling properties in foreland basin system: The case study of Monte Alpi, Southern Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo La Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Prosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.94-113. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-wave velocity anisotropy related to sealed fractures reactivation tracing the structural diagenesis in carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 705, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Illumination-Invariant Image-to-Geometry Registration in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Gawthorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (158), pp.93-118. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenesis, geometry, and topology of caves: A quantitative study of 3D karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.86-106. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms and Related Sedimentary Objects Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-015-9629-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp: Method and application to the Beausset Basin, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for evaluating the impact of fluvial type heterogeneity in CO2 storage reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.531 - 539. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiautomatic interpretation of 3D sedimentological structures on geologic images: An object-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.SX63-SX74. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structural modeling of an active fault zone based on complex outcrop and subsurface data: The Middle Durance Fault Zone inherited from polyphase Meso-Cenozoic tectonics (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guyonnet-Benaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.265-289. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D stochastic simulation of caves: application to Saint-Sébastien case study (SE, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karst, grottes et 3D (2) (64), pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling fracture facies with in-situ permeability measurements to generate stochastic simulations of tight carbonate aquifer properties: Example from the Lower Cretaceous aquifer, Northern Provence, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 529, pp.737-753. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02382929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fluvial reservoir heterogeneity on connectivity: Implications in estimating geological storage capacity for CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.333-349. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep fluids can facilitate rupture of slow-moving giant landslides as a result of stress transfer and frictional weakening,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GL058566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing clastic reservoir heterogeneity II: Geological modelling and reservoir characterisation of the Minjur Sandstone at the Khashm al Khalta type locality (Central Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Memesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Dini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative in vivo MRI measurement of cortical development in the fetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Warfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-011-0325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of karstic networks by automatic extraction of geometrical and topological parameters: comparison between observations and stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Abelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.247--264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing clastic reservoir heterogeneity I: sedimentology and sequence stratigraphy of the Minjur Sandstone at the Khashm-al-Khalta type locality (Central Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memesh Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dini Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viseur Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.17-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the stochastic stratigraphic well correlation approach for the study of complex carbonate settings: application to the Malampaya buildup (Offshore Palawan, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.265 - 275. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp370.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Line Extraction on Meshes through Vertex Marking and 2D Topological Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scrofani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics (IJIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.531-548. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219467811004226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adre Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp. 161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land and sea study of the northeastern golfe du Lion rifted margin: the Oligocene – Miocene of southern Provence (Nerthe area, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.591-608. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de lignes caractéristiques sur maillages triangulés d’acquisition LIDAR - Application à la géologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des coccolithophores et ses contraintes sur la taille des coccolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Geological Cross-Sections for database querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 RING Meeting, Research for Integrative Numerical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling of fault network in the nucleus of comet 67P: implications for its internal structure and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Groussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and simulation of conduit dimensions within karstic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00692-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete curvatures combined with machine learning for automated extraction of impact craters on 3D topographic meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-8549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Dahrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduit networks simulation based on morphometric characterization of karst analogues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016, Neuchâtel, Suisse, 5-9 sept. 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of &amp;quot;best fit circles&amp;quot; on 3D meshes based on discrete curvatures: application to impact craters detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-10485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Dahrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th gOcad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical implications of deep fluids in the rupture process of giant rocky landslides,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-CUBE Project - Hydrodynamics, Heterogeneity, and Homogeneization in CO2 Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth EAGE CO2 Geological Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H-Cube Project: Hydrodynamics, Heterogeneity and Homogenization in CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature lines extraction within surface mesh models - Application to impact craters detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Computing and Modeling track of conference 19th IMACS World Congress (International Association for Mathematics and Computers in Simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interactive Annotations on Digital Outcrops using a Touch Pad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop of the ILP-Task Force on Sedimentary Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la dégradation mécanique et chimique d'un versant instable : approche géologique, hydromécanique et hydrochimique Etude du versant instable de Séchilienne, Isère (38)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAG - 3èmes journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of CO2 Injection in Fluvial Sedimentary Heterogeneous Reservoirs to Assess the Impact of Geological Heterogeneities on CO2 Storage Capacity and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fillacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Greenhouse Gas Technologies (GHGT-11 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan. pp.5181-5190, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of discrete curvatures to surface mesh simplification and feature line extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tran Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Curvature - Theory and Applications, a colloquium on discrete curvature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hétérogénéités fluviatiles sur les performances réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton extraction of vertex sets lying on arbitrary triangulated 3D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séville, Spain. pp.203-214, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of feature lines with connectivity preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International 2011 (CGI'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fluvial sedimentary heterogeneities on CO2 storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011, Session H24B. Heterogeneity and Geologic Storage of CO2 II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Franciso, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adre Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 15th International Conference "Medical Informatics &amp; Technologies", MIT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Zakopane, Poland. pp. 161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Feature Line Detection based on Vertex Labeling and 2D Skeletonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France. pp.246--250, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2010.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Line Detection on Triangulated Meshes - A Geological Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Plzen, Czech Republic. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 3D Terre-Mer et nouvelles données chronostratigraphiques sur le bassin Oligo-Miocène de Castelsardo, Sardaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès ASF Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. http://geologie.ens-lyon.fr/lgltpe/IMG/pdf/Bilan_UMR5125_2005-2009.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Object-based simulation of channels constrained by high-resolution seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Shtuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Mathematical Geosciences 6th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cancun, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuaField: Virtual fields for training students to field practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization techniques, dual mesh methods, and ranking techniques to speed-up CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimRace, Conference on numerical methods and High Performance Computing for industrial fluid flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rueil malmaison, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Circular Shapes on 3D Meshes Based on Discrete Curvatures: Application to Impact Craters Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Digital Geological Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119313922.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eulogio Pardo-Igúzquiza; Carolina Guardiola-Albert; Javier Heredia; Luis Moreno-Merino; Juan José Durán; Jose Antonio Vargas-Guzmán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Planet Earth: Proceedings of the 15th Annual Conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.581-584, 2014, Lecture Notes in Earth System Sciences, 978-3-642-32407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights of 3D geological modelling in distributed hydrogeological models of karstic carbonate aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Research in Karst Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.257--262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes - Application to Impact Crater Recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2014.015, Laboratoire LSIS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation stochastique basée-objet de chenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001INPL036N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Gomes Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guadagnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Llinares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2025.100234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joseph Namongo Soro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Messaadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105656" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Zielke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229502" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frantz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107480" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Akriche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatel&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Mombo Mouketo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09903-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;robert Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029823" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matonti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attree" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Groussin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Hviid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0307-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Bruna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Agosta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prosser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.08.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kehl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Buckley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Gawthorpe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01333288v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9629-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01696229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382929v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bruna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.08.054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172221v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guyonnet-Benaize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003749" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF74D8CA8E3AE235CB8A55C89E6D58FD1164A540/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0004.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.11.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32HLDK38-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058566" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholipour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warfield" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-011-0325-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-281TCSK9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abelard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memesh Abdullah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dini Saleh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viseur Sophie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00721939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Memesh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Dini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp370.12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scrofani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467811004226" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.591" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouyssi-Kobar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adre Du Plessis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Walker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581404v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Groussin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186230v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942383v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fillacier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gallo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.434" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499707v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Nam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00871336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0-18" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00721964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499712v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.35" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499713v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604012v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. M&#252;nch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Shtuka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Mallet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538590v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214479v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bruyelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL036N" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Gomes Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guadagnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Llinares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2025.100234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joseph Namongo Soro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Messaadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105656" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Zielke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Akriche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatel&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Mombo Mouketo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09903-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frantz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107480" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;robert Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029823" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matonti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attree" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Groussin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Hviid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0307-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Bruna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Agosta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prosser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.08.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kehl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Buckley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Gawthorpe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01333288v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9629-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01696229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0004.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guyonnet-Benaize" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003749" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF74D8CA8E3AE235CB8A55C89E6D58FD1164A540/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bruna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.08.054" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.11.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32HLDK38-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058566" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00721939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Memesh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Dini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholipour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warfield" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-011-0325-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-281TCSK9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abelard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memesh Abdullah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dini Saleh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viseur Sophie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp370.12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scrofani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467811004226" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouyssi-Kobar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adre Du Plessis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.591" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Walker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581404v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Groussin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186230v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942370v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164198v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fillacier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gallo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.434" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Nam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00871336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0-18" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00721964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499712v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.35" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499711v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604012v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. M&#252;nch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Shtuka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Mallet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538590v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214479v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bruyelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL036N" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>