--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Viseur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1] Lallier, F., Caumon, G., Borgomano, J., Viseur, S., Royer, J-J., Antoine, C. (2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Method and application to the Beausset Basin, SE France. Compte rendu Geoscience.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Doi : 10.1016/j.crte.2015.10.002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2] Bruna, P.-O., Guglielmi, Y., Viseur, S., Lamarche, J., Bildstein, O., 2015. Coupling</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">fracture facies with in-situ permeability measurements to generate stochastic simulations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of tight carbonate aquifer properties : example from the Lower Cretaceous</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">aquifer, Northern Provence, SE France. Journal of Hydrology, 529, 737-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[3] Guyonnet-Benaize, C., Lamarche, J., Hollender, F., Viseur, S., Munch, P., Borgomano,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">J. (2015). Three-dimensional structural modeling of an active fault zone based</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">on complex outcrop and subsurface data : The Middle Durance Fault Zone inherited</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">from polyphase Meso-Cenozoic tectonics (southeastern France). Tectonics, 34 :2,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">265-289.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[4] Villeneuve, M., Fournier, F., Cirilli, S., Spina, A., Ndiaye, M., Nzamba, J., Vi-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">seur, S., Borgomano, J., Ngom, P.M., 2015. Structure of the Paleozoic basement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">in the Senegalo-Mauritanian basin (West Africa), Bulletin de la Societe Geologique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">de France, 186, 4 :5, 193-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[5] Ruiu, J., Caumon, G., Viseur, S., (2015). Semi-automatic interpretation of 3DSedimentological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structures on Geological Images : an object-based approach. Interpretation.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3 :3. SX63-SX74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[6] Beguet, S., Vali, S., Jorda, L., Viseur, S., Bouley, S., Mari, J-L. (2015). Circular</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">shapes automatic detection on meshes based on discrete curvatures. Application to</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">impact craters recognition. In : Computer Graphics International, CGI 2015, Strasbourg,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France, juin 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[7] Issautier, B., Viseur, S., Audigane, P., Le Nindre, Y-M. (2014). Impacts of</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">fluvial reservoir heterogeneity on connectivity : implications in estimating geological storage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">capacity for CO2. International Journal of Greenhouse Gas Control. 20, 333-349.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[8] Ruiu, J., Caumon, G., Viseur, S., Antoine, C. (2014). Modeling channel forms using</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">a boundary representation based on non-uniform rational B-Spline. In : Mathematics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of Planet Earth, Proceedings of the 15th Annual Conference of the International</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Association of Mathematical Geosciences. 581-584.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[9] Cappa, F., Guglielmi, Y., Viseur, S., Garambois, S. (2014). Deep</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">uids can facilitate</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">rupture of slow-moving giant landslides as a result of stress transfer and frictional</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">weakening. Geophysical Research Letters. 41 :1, 61-66.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[10] Issautier, B., Fillacier, F., Le Gallo, Y., Audigane, P., Chiaberge, C., Viseur, S. (2013).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Modelling of CO2 Injection in Fluvial Sedimentary Heterogeneous Reservoirs to assess</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the impact of geological heterogeneities on CO2 Storage Capacity and Performance.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Energy Procedia. 37, 5181-5190.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[11] Kudelski, K.,Viseur, S., Mari, J-L. (2013). Skeleton extraction of vertex sets lying on</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">arbitrary triangulated 3D meshes. Discrete Geometry for Computer Imagery. Lecture</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Notes in Computer Science. 7749, 203-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[12] Clouchoux, C., Kudelski, D., Gholipour, G., Wareld, S. K., Viseur, S., Mari, J-L.,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Evans, A. C., Du Plessis, A., Limperopoulos, C. (2012) Quantitative in vivo MRI</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">measurement of cortical development in the fetus. Brain Structure and Function. 217,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">127-139.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[13] Lallier F., Caumon G., Borgomano J., Viseur S., Fournier F., Antoine C., Gentilhomme</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">T. (2012). Relevance of the Stochastic Sequence Stratigraphic approach for</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the study of complex carbonate settings : Application to the Malampaya buildup (O-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">shore Palawan, Philippines). In : Garland J., Nelson J., Widden K., Laubach S. (eds)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Advances in Carbonate Exploration and Reservoir Analysis, the Geological Society,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">London, Special Publication. 370, 265-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[14] Fournillon, A., Abelard, S.,Viseur, S., Arfib, B., Borgomano, J., (2012). Characterisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of karstic networks by automatic extraction of geometrical and topological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">parameters : comparison between observations and stochastic simulations. In : Garland</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">J., Nelson J., Widden K., Laubach S. (eds) Advances in Carbonate Exploration and</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Reservoir Analysis, the Geological Society, London, Special Publication. 370, 247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[15] Issautier, B., Le Nindre, Y.M., Viseur, S., Memesh, A. and Din, S. (2012). Managing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">clastic reservoir heterogeneity II : Geological modelling and reservoir characterisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of the Late Triassic Minjur Sandstone at the Khashm al Khalta type locality, Central</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Arabia. GeoArabia, 17 :3, 61-80.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[16] Issautier, B., Le Nindre, Y-M., Memesh, A., Dini, S., Viseur, S. (2012). Managing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">clastic reservoir heterogeneity I : Sedimentology and sequence stratigraphy of the Late</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Triassic Minjur Sandstone at the Khashm al Khalta type locality, Central Saudi Arabia.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Geoarabia. 17 :2, 17-56.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[17] Kudelski, D., Viseur, S., Scrofani, G., Mari, J-L. (2011). Feature Line Extraction on</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Meshes through Vertex Marking and 2D Topological Operators. Dans : International</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Image and Graphics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[18] Clouchoux, C., Kudelski, D., Bouyssi-Kobar, M., Viseur, S., Du Plessis, A., C. Evans,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A., Mari, J-L., Limperopoulos, C. (2010). Cortical Pattern Detection for the Developing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Brain : a 3D Vertex Labeling and Skeletonization Approach. Journal of Medical</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Informatics & Technologies, 16 (ISSN 1642-6037), 161-166.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[19] McCarey KJM, Hodgetts D., Howell J., Hunt D., Imbert J., Jones R.R., Tomasso</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">M., Thurmond J.,Viseur, S. (2010). Virtual eldtrips for petroleum geoscientists. In</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vining, B.A. and Pickering, S. C. (eds). Petroleum Geology : From Mature Basins to</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">New Frontiers. Proceedings of the 7th Petroleum Geology Conferenc. Published by</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the Geological Society of London, 19-26.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[20] Fournillon, A., Viseur, S., Arb B, Borgomano J. (2010). Insights of 3D geological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">modelling in distributed hydrogeological models : the case of karstic carbonate aquifers.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Advances in Research in Karst Media. Part 1. Environmental Earth Sciences,p</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">257-262.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[21] Richet, R., Borgomano, J., Adams, E.W., Masse, J.P., Viseur, S. (2011) Numerical</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Outcrop Geology Applied to the Stratigraphical Modelling of Ancient Carbonate</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Platforms : example of the Vercors Lower Cretaceous carbonate platform (SE France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Special Publication SEPM. Editors : Ole J. Martinsen, Morgan Sullivan, Andy Pulham,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Peter Haughton. 10, p. 195-210.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced digital techniques applied to outcrop models: Integrating Local Binary Pattern (LBP) and Convolutional Neural Network (CNN) to support stratigraphic and sedimentological interpretation of reservoir analogs in the Salta Basin, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ítalo Gomes Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Guadagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 183, pp.107623. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new inversion algorithm (PyMDS) based on the Pyro library to use chlorine 36 data as a paleoseismological tool on normal fault scarps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computing and Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.100234. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acags.2025.100234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy and stacking pattern of palustrine-dominated carbonate sequences from the Cengle Plateau, Paleocene, SE France: A multi-scalar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04721421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FracAbut: A python toolbox for computing fracture stratigraphy using interface impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Joseph Namongo Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Messaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.105656. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock fault roughness resolves slip increments of large earthquakes: Case studies from Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Zielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 838, pp.229502. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Computation of Fracture Density Variations: A New Approach Tested on Fracture Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Akriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chatelée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzger Mombo Mouketo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (6), pp.1339-1354. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-020-09903-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and stochastic simulation of geometrical properties of conduits in karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.107480. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Extraction of Crater Rims on 3D Meshes Combining Artificial Neural Network and Discrete Curvature Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (3-4), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-020-09535-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Draining of the Stratospheric 10 Be Reservoir After the Samalas Volcanic Eruption (1257 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐robert Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (13), pp.7082-7097. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD029823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilobate comet morphology and internal structure controlled by shear deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Attree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. F. Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0307-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault growth mechanisms and scaling properties in foreland basin system: The case study of Monte Alpi, Southern Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo La Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Prosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.94-113. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-wave velocity anisotropy related to sealed fractures reactivation tracing the structural diagenesis in carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 705, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Illumination-Invariant Image-to-Geometry Registration in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Gawthorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (158), pp.93-118. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenesis, geometry, and topology of caves: A quantitative study of 3D karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.86-106. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms and Related Sedimentary Objects Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-015-9629-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp: Method and application to the Beausset Basin, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for evaluating the impact of fluvial type heterogeneity in CO2 storage reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.531 - 539. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiautomatic interpretation of 3D sedimentological structures on geologic images: An object-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.SX63-SX74. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structural modeling of an active fault zone based on complex outcrop and subsurface data: The Middle Durance Fault Zone inherited from polyphase Meso-Cenozoic tectonics (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guyonnet-Benaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.265-289. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D stochastic simulation of caves: application to Saint-Sébastien case study (SE, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karst, grottes et 3D (2) (64), pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling fracture facies with in-situ permeability measurements to generate stochastic simulations of tight carbonate aquifer properties: Example from the Lower Cretaceous aquifer, Northern Provence, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 529, pp.737-753. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02382929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fluvial reservoir heterogeneity on connectivity: Implications in estimating geological storage capacity for CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.333-349. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep fluids can facilitate rupture of slow-moving giant landslides as a result of stress transfer and frictional weakening,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GL058566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing clastic reservoir heterogeneity II: Geological modelling and reservoir characterisation of the Minjur Sandstone at the Khashm al Khalta type locality (Central Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Memesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Dini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative in vivo MRI measurement of cortical development in the fetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Warfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-011-0325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of karstic networks by automatic extraction of geometrical and topological parameters: comparison between observations and stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Abelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.247--264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing clastic reservoir heterogeneity I: sedimentology and sequence stratigraphy of the Minjur Sandstone at the Khashm-al-Khalta type locality (Central Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memesh Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dini Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viseur Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.17-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the stochastic stratigraphic well correlation approach for the study of complex carbonate settings: application to the Malampaya buildup (Offshore Palawan, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.265 - 275. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp370.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Line Extraction on Meshes through Vertex Marking and 2D Topological Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scrofani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics (IJIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.531-548. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219467811004226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adre Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp. 161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land and sea study of the northeastern golfe du Lion rifted margin: the Oligocene – Miocene of southern Provence (Nerthe area, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.591-608. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de lignes caractéristiques sur maillages triangulés d’acquisition LIDAR - Application à la géologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des coccolithophores et ses contraintes sur la taille des coccolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Geological Cross-Sections for database querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 RING Meeting, Research for Integrative Numerical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling of fault network in the nucleus of comet 67P: implications for its internal structure and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Groussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and simulation of conduit dimensions within karstic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00692-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete curvatures combined with machine learning for automated extraction of impact craters on 3D topographic meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-8549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Dahrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduit networks simulation based on morphometric characterization of karst analogues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016, Neuchâtel, Suisse, 5-9 sept. 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of &amp;quot;best fit circles&amp;quot; on 3D meshes based on discrete curvatures: application to impact craters detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-10485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Dahrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th gOcad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical implications of deep fluids in the rupture process of giant rocky landslides,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-CUBE Project - Hydrodynamics, Heterogeneity, and Homogeneization in CO2 Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth EAGE CO2 Geological Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H-Cube Project: Hydrodynamics, Heterogeneity and Homogenization in CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature lines extraction within surface mesh models - Application to impact craters detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Computing and Modeling track of conference 19th IMACS World Congress (International Association for Mathematics and Computers in Simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interactive Annotations on Digital Outcrops using a Touch Pad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop of the ILP-Task Force on Sedimentary Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la dégradation mécanique et chimique d'un versant instable : approche géologique, hydromécanique et hydrochimique Etude du versant instable de Séchilienne, Isère (38)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAG - 3èmes journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of CO2 Injection in Fluvial Sedimentary Heterogeneous Reservoirs to Assess the Impact of Geological Heterogeneities on CO2 Storage Capacity and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fillacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Greenhouse Gas Technologies (GHGT-11 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan. pp.5181-5190, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of discrete curvatures to surface mesh simplification and feature line extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tran Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Curvature - Theory and Applications, a colloquium on discrete curvature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hétérogénéités fluviatiles sur les performances réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton extraction of vertex sets lying on arbitrary triangulated 3D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séville, Spain. pp.203-214, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of feature lines with connectivity preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International 2011 (CGI'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fluvial sedimentary heterogeneities on CO2 storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011, Session H24B. Heterogeneity and Geologic Storage of CO2 II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Franciso, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adre Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 15th International Conference "Medical Informatics &amp; Technologies", MIT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Zakopane, Poland. pp. 161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Feature Line Detection based on Vertex Labeling and 2D Skeletonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France. pp.246--250, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2010.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Line Detection on Triangulated Meshes - A Geological Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Plzen, Czech Republic. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 3D Terre-Mer et nouvelles données chronostratigraphiques sur le bassin Oligo-Miocène de Castelsardo, Sardaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès ASF Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. http://geologie.ens-lyon.fr/lgltpe/IMG/pdf/Bilan_UMR5125_2005-2009.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Object-based simulation of channels constrained by high-resolution seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Shtuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Mathematical Geosciences 6th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cancun, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuaField: Virtual fields for training students to field practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization techniques, dual mesh methods, and ranking techniques to speed-up CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimRace, Conference on numerical methods and High Performance Computing for industrial fluid flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rueil malmaison, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Circular Shapes on 3D Meshes Based on Discrete Curvatures: Application to Impact Craters Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Digital Geological Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119313922.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eulogio Pardo-Igúzquiza; Carolina Guardiola-Albert; Javier Heredia; Luis Moreno-Merino; Juan José Durán; Jose Antonio Vargas-Guzmán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Planet Earth: Proceedings of the 15th Annual Conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.581-584, 2014, Lecture Notes in Earth System Sciences, 978-3-642-32407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights of 3D geological modelling in distributed hydrogeological models of karstic carbonate aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Research in Karst Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.257--262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes - Application to Impact Crater Recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2014.015, Laboratoire LSIS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation stochastique basée-objet de chenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001INPL036N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Viseur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[1] Lallier, F., Caumon, G., Borgomano, J., Viseur, S., Royer, J-J., Antoine, C. (2016).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Method and application to the Beausset Basin, SE France. Compte rendu Geoscience.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Doi : 10.1016/j.crte.2015.10.002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2] Bruna, P.-O., Guglielmi, Y., Viseur, S., Lamarche, J., Bildstein, O., 2015. Coupling</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">fracture facies with in-situ permeability measurements to generate stochastic simulations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of tight carbonate aquifer properties : example from the Lower Cretaceous</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">aquifer, Northern Provence, SE France. Journal of Hydrology, 529, 737-753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[3] Guyonnet-Benaize, C., Lamarche, J., Hollender, F., Viseur, S., Munch, P., Borgomano,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">J. (2015). Three-dimensional structural modeling of an active fault zone based</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">on complex outcrop and subsurface data : The Middle Durance Fault Zone inherited</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">from polyphase Meso-Cenozoic tectonics (southeastern France). Tectonics, 34 :2,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">265-289.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[4] Villeneuve, M., Fournier, F., Cirilli, S., Spina, A., Ndiaye, M., Nzamba, J., Vi-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">seur, S., Borgomano, J., Ngom, P.M., 2015. Structure of the Paleozoic basement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">in the Senegalo-Mauritanian basin (West Africa), Bulletin de la Societe Geologique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">de France, 186, 4 :5, 193-203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[5] Ruiu, J., Caumon, G., Viseur, S., (2015). Semi-automatic interpretation of 3DSedimentological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Structures on Geological Images : an object-based approach. Interpretation.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">3 :3. SX63-SX74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[6] Beguet, S., Vali, S., Jorda, L., Viseur, S., Bouley, S., Mari, J-L. (2015). Circular</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">shapes automatic detection on meshes based on discrete curvatures. Application to</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">impact craters recognition. In : Computer Graphics International, CGI 2015, Strasbourg,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France, juin 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[7] Issautier, B., Viseur, S., Audigane, P., Le Nindre, Y-M. (2014). Impacts of</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">fluvial reservoir heterogeneity on connectivity : implications in estimating geological storage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">capacity for CO2. International Journal of Greenhouse Gas Control. 20, 333-349.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[8] Ruiu, J., Caumon, G., Viseur, S., Antoine, C. (2014). Modeling channel forms using</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">a boundary representation based on non-uniform rational B-Spline. In : Mathematics</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of Planet Earth, Proceedings of the 15th Annual Conference of the International</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Association of Mathematical Geosciences. 581-584.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[9] Cappa, F., Guglielmi, Y., Viseur, S., Garambois, S. (2014). Deep</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">uids can facilitate</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">rupture of slow-moving giant landslides as a result of stress transfer and frictional</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">weakening. Geophysical Research Letters. 41 :1, 61-66.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[10] Issautier, B., Fillacier, F., Le Gallo, Y., Audigane, P., Chiaberge, C., Viseur, S. (2013).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Modelling of CO2 Injection in Fluvial Sedimentary Heterogeneous Reservoirs to assess</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the impact of geological heterogeneities on CO2 Storage Capacity and Performance.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Energy Procedia. 37, 5181-5190.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[11] Kudelski, K.,Viseur, S., Mari, J-L. (2013). Skeleton extraction of vertex sets lying on</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">arbitrary triangulated 3D meshes. Discrete Geometry for Computer Imagery. Lecture</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Notes in Computer Science. 7749, 203-214.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[12] Clouchoux, C., Kudelski, D., Gholipour, G., Wareld, S. K., Viseur, S., Mari, J-L.,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Evans, A. C., Du Plessis, A., Limperopoulos, C. (2012) Quantitative in vivo MRI</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">measurement of cortical development in the fetus. Brain Structure and Function. 217,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">127-139.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[13] Lallier F., Caumon G., Borgomano J., Viseur S., Fournier F., Antoine C., Gentilhomme</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">T. (2012). Relevance of the Stochastic Sequence Stratigraphic approach for</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the study of complex carbonate settings : Application to the Malampaya buildup (O-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">shore Palawan, Philippines). In : Garland J., Nelson J., Widden K., Laubach S. (eds)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Advances in Carbonate Exploration and Reservoir Analysis, the Geological Society,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">London, Special Publication. 370, 265-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[14] Fournillon, A., Abelard, S.,Viseur, S., Arfib, B., Borgomano, J., (2012). Characterisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of karstic networks by automatic extraction of geometrical and topological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">parameters : comparison between observations and stochastic simulations. In : Garland</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">J., Nelson J., Widden K., Laubach S. (eds) Advances in Carbonate Exploration and</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Reservoir Analysis, the Geological Society, London, Special Publication. 370, 247-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[15] Issautier, B., Le Nindre, Y.M., Viseur, S., Memesh, A. and Din, S. (2012). Managing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">clastic reservoir heterogeneity II : Geological modelling and reservoir characterisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">of the Late Triassic Minjur Sandstone at the Khashm al Khalta type locality, Central</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Saudi Arabia. GeoArabia, 17 :3, 61-80.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[16] Issautier, B., Le Nindre, Y-M., Memesh, A., Dini, S., Viseur, S. (2012). Managing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">clastic reservoir heterogeneity I : Sedimentology and sequence stratigraphy of the Late</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Triassic Minjur Sandstone at the Khashm al Khalta type locality, Central Saudi Arabia.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Geoarabia. 17 :2, 17-56.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[17] Kudelski, D., Viseur, S., Scrofani, G., Mari, J-L. (2011). Feature Line Extraction on</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Meshes through Vertex Marking and 2D Topological Operators. Dans : International</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Image and Graphics.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[18] Clouchoux, C., Kudelski, D., Bouyssi-Kobar, M., Viseur, S., Du Plessis, A., C. Evans,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">A., Mari, J-L., Limperopoulos, C. (2010). Cortical Pattern Detection for the Developing</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Brain : a 3D Vertex Labeling and Skeletonization Approach. Journal of Medical</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Informatics & Technologies, 16 (ISSN 1642-6037), 161-166.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[19] McCarey KJM, Hodgetts D., Howell J., Hunt D., Imbert J., Jones R.R., Tomasso</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">M., Thurmond J.,Viseur, S. (2010). Virtual eldtrips for petroleum geoscientists. In</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Vining, B.A. and Pickering, S. C. (eds). Petroleum Geology : From Mature Basins to</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">New Frontiers. Proceedings of the 7th Petroleum Geology Conferenc. Published by</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">the Geological Society of London, 19-26.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[20] Fournillon, A., Viseur, S., Arb B, Borgomano J. (2010). Insights of 3D geological</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">modelling in distributed hydrogeological models : the case of karstic carbonate aquifers.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Advances in Research in Karst Media. Part 1. Environmental Earth Sciences,p</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">257-262.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[21] Richet, R., Borgomano, J., Adams, E.W., Masse, J.P., Viseur, S. (2011) Numerical</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Outcrop Geology Applied to the Stratigraphical Modelling of Ancient Carbonate</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Platforms : example of the Vercors Lower Cretaceous carbonate platform (SE France).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Special Publication SEPM. Editors : Ole J. Martinsen, Morgan Sullivan, Andy Pulham,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Peter Haughton. 10, p. 195-210.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced digital techniques applied to outcrop models: Integrating Local Binary Pattern (LBP) and Convolutional Neural Network (CNN) to support stratigraphic and sedimentological interpretation of reservoir analogs in the Salta Basin, Argentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ítalo Gomes Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Guadagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 183, pp.107623. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2025.107623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new inversion algorithm (PyMDS) based on the Pyro library to use chlorine 36 data as a paleoseismological tool on normal fault scarps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Llinares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computing and Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.100234. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acags.2025.100234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy and stacking pattern of palustrine-dominated carbonate sequences from the Cengle Plateau, Paleocene, SE France: A multi-scalar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04721421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FracAbut: A python toolbox for computing fracture stratigraphy using interface impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Joseph Namongo Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Messaadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.105656. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2024.105656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrock fault roughness resolves slip increments of large earthquakes: Case studies from Central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Zielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martin Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 838, pp.229502. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Computation of Fracture Density Variations: A New Approach Tested on Fracture Corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Akriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chatelée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metzger Mombo Mouketo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (6), pp.1339-1354. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-020-09903-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and stochastic simulation of geometrical properties of conduits in karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.107480. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Extraction of Crater Rims on 3D Meshes Combining Artificial Neural Network and Discrete Curvature Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth, Moon, and Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (3-4), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11038-020-09535-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Draining of the Stratospheric 10 Be Reservoir After the Samalas Volcanic Eruption (1257 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐robert Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (13), pp.7082-7097. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD029823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilobate comet morphology and internal structure controlled by shear deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Attree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. F. Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0307-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault growth mechanisms and scaling properties in foreland basin system: The case study of Monte Alpi, Southern Apennines, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo La Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Agosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Prosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.94-113. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical approach to relationships between fluid emissions and faults: The Sea of Marmara case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.131-143. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2018.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-wave velocity anisotropy related to sealed fractures reactivation tracing the structural diagenesis in carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 705, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Illumination-Invariant Image-to-Geometry Registration in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert L. Gawthorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (158), pp.93-118. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/phor.12188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenesis, geometry, and topology of caves: A quantitative study of 3D karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.86-106. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms and Related Sedimentary Objects Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-015-9629-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp: Method and application to the Beausset Basin, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for evaluating the impact of fluvial type heterogeneity in CO2 storage reservoir modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.531 - 539. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling fracture facies with in-situ permeability measurements to generate stochastic simulations of tight carbonate aquifer properties: Example from the Lower Cretaceous aquifer, Northern Provence, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bildstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 529, pp.737-753. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02382929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiautomatic interpretation of 3D sedimentological structures on geologic images: An object-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.SX63-SX74. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structural modeling of an active fault zone based on complex outcrop and subsurface data: The Middle Durance Fault Zone inherited from polyphase Meso-Cenozoic tectonics (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guyonnet-Benaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.265-289. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D stochastic simulation of caves: application to Saint-Sébastien case study (SE, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Karst, grottes et 3D (2) (64), pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fluvial reservoir heterogeneity on connectivity: Implications in estimating geological storage capacity for CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.333-349. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep fluids can facilitate rupture of slow-moving giant landslides as a result of stress transfer and frictional weakening,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GL058566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative in vivo MRI measurement of cortical development in the fetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gholipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Warfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 217, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-011-0325-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of karstic networks by automatic extraction of geometrical and topological parameters: comparison between observations and stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Abelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.247--264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing clastic reservoir heterogeneity II: Geological modelling and reservoir characterisation of the Minjur Sandstone at the Khashm al Khalta type locality (Central Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Memesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Dini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing clastic reservoir heterogeneity I: sedimentology and sequence stratigraphy of the Minjur Sandstone at the Khashm-al-Khalta type locality (Central Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memesh Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dini Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viseur Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.17-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the stochastic stratigraphic well correlation approach for the study of complex carbonate settings: application to the Malampaya buildup (Offshore Palawan, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.265 - 275. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp370.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Line Extraction on Meshes through Vertex Marking and 2D Topological Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Scrofani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics (IJIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (4), pp.531-548. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219467811004226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land and sea study of the northeastern golfe du Lion rifted margin: the Oligocene – Miocene of southern Provence (Nerthe area, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Melinte-Dobrinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (6), pp.591-608. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.6.591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et changements globaux : l'urgence de considérer les sols et l'eau dans un modèle intégratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 86, pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adre Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp. 161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de lignes caractéristiques sur maillages triangulés d’acquisition LIDAR - Application à la géologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance des coccolithophores et ses contraintes sur la taille des coccolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling of fault network in the nucleus of comet 67P: implications for its internal structure and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Matonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Groussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Geoscience Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Geological Cross-Sections for database querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 RING Meeting, Research for Integrative Numerical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and simulation of conduit dimensions within karstic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00692-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete curvatures combined with machine learning for automated extraction of impact craters on 3D topographic meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Manolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-8549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Dahrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduit networks simulation based on morphometric characterization of karst analogues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016, Neuchâtel, Suisse, 5-9 sept. 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of &amp;quot;best fit circles&amp;quot; on 3D meshes based on discrete curvatures: application to impact craters detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Christoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-10485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Dahrabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th gOcad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical implications of deep fluids in the rupture process of giant rocky landslides,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H-Cube Project: Hydrodynamics, Heterogeneity and Homogenization in CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-CUBE Project - Hydrodynamics, Heterogeneity, and Homogeneization in CO2 Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth EAGE CO2 Geological Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature lines extraction within surface mesh models - Application to impact craters detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Computing and Modeling track of conference 19th IMACS World Congress (International Association for Mathematics and Computers in Simulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Interactive Annotations on Digital Outcrops using a Touch Pad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th workshop of the ILP-Task Force on Sedimentary Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of CO2 Injection in Fluvial Sedimentary Heterogeneous Reservoirs to Assess the Impact of Geological Heterogeneities on CO2 Storage Capacity and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fillacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiaberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Greenhouse Gas Technologies (GHGT-11 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Kyoto, Japan. pp.5181-5190, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la dégradation mécanique et chimique d'un versant instable : approche géologique, hydromécanique et hydrochimique Etude du versant instable de Séchilienne, Isère (38)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAG - 3èmes journées Aléas Gravitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of discrete curvatures to surface mesh simplification and feature line extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Tran Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Curvature - Theory and Applications, a colloquium on discrete curvature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des hétérogénéités fluviatiles sur les performances réservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Michel Le Nindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeleton extraction of vertex sets lying on arbitrary triangulated 3D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séville, Spain. pp.203-214, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of feature lines with connectivity preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International 2011 (CGI'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of fluvial sedimentary heterogeneities on CO2 storage performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Issautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011, Session H24B. Heterogeneity and Geologic Storage of CO2 II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Franciso, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Clouchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adre Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 15th International Conference "Medical Informatics &amp; Technologies", MIT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Zakopane, Poland. pp. 161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Line Detection on Triangulated Meshes - A Geological Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Plzen, Czech Republic. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Feature Line Detection based on Vertex Labeling and 2D Skeletonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kudelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Aix-en-Provence, France. pp.246--250, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMI.2010.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 3D Terre-Mer et nouvelles données chronostratigraphiques sur le bassin Oligo-Miocène de Castelsardo, Sardaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Münch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ferrandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès ASF Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. http://geologie.ens-lyon.fr/lgltpe/IMG/pdf/Bilan_UMR5125_2005-2009.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Object-based simulation of channels constrained by high-resolution seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Shtuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Mathematical Geosciences 6th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cancun, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VirtuaField: Virtual fields for training students to field practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization techniques, dual mesh methods, and ranking techniques to speed-up CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimRace, Conference on numerical methods and High Performance Computing for industrial fluid flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Rueil malmaison, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Circular Shapes on 3D Meshes Based on Discrete Curvatures: Application to Impact Craters Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Digital Geological Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119313922.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eulogio Pardo-Igúzquiza; Carolina Guardiola-Albert; Javier Heredia; Luis Moreno-Merino; Juan José Durán; Jose Antonio Vargas-Guzmán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Planet Earth: Proceedings of the 15th Annual Conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.581-584, 2014, Lecture Notes in Earth System Sciences, 978-3-642-32407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights of 3D geological modelling in distributed hydrogeological models of karstic carbonate aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Research in Karst Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.257--262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes - Application to Impact Crater Recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Pierre Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Muscato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2014.015, Laboratoire LSIS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation stochastique basée-objet de chenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001INPL036N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Gomes Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guadagnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Llinares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2025.100234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joseph Namongo Soro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Messaadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105656" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Zielke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Akriche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatel&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Mombo Mouketo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09903-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frantz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107480" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;robert Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029823" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matonti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attree" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Groussin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Hviid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0307-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Bruna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Agosta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prosser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.08.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kehl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Buckley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Gawthorpe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01333288v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9629-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01696229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0004.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guyonnet-Benaize" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003749" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF74D8CA8E3AE235CB8A55C89E6D58FD1164A540/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bruna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.08.054" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.11.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32HLDK38-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058566" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00721939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Memesh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Dini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholipour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warfield" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-011-0325-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-281TCSK9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abelard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memesh Abdullah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dini Saleh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viseur Sophie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp370.12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scrofani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467811004226" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouyssi-Kobar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adre Du Plessis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.591" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Walker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581404v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Groussin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186230v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942370v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062469v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164198v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fillacier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gallo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.434" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Nam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00871336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0-18" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00721964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499712v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.35" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499711v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604012v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. M&#252;nch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Shtuka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Mallet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538590v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214479v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bruyelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL036N" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Gomes Gon&#231;alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guadagnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2025.107623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Llinares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2025.100234" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joseph Namongo Soro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Messaadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2024.105656" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Zielke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229502" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Akriche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatel&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Mombo Mouketo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09903-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frantz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107480" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;robert Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029823" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matonti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attree" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Groussin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Hviid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0307-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo La Bruna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Agosta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Prosser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.08.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930276v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2018.05.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kehl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Buckley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Gawthorpe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.019" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01333288v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9629-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01696229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Issautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiaberge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382929v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bruna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.08.054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0004.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guyonnet-Benaize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003749" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF74D8CA8E3AE235CB8A55C89E6D58FD1164A540/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164189v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.11.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32HLDK38-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058566" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholipour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warfield" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-011-0325-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-281TCSK9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abelard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00721939v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Memesh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Dini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00658080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memesh Abdullah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dini Saleh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viseur Sophie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp370.12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scrofani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467811004226" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.6.591" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouyssi-Kobar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adre Du Plessis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341030v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Walker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Groussin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581404v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186230v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942383v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164198v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fillacier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gallo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.434" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062469v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Nam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00871336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499704v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0-18" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00721964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499713v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499711v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499712v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.35" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604012v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. M&#252;nch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferrandini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04055757v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Shtuka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent Mallet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538590v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214479v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bruyelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457514v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL036N" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>