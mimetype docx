--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -421,196 +421,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moi, la Révolution —Revolutionary Poetics in the Storm of Counterrevolutionary Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking Marxism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (3), pp.363-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08935696.2023.2215145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le carambolage des temps. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Le carambolage des temps, 23, pp.11-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.3399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elh.3399⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04361613v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04365920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de Suite buissonnière. Entretien avec Pierre Bouvier Échange croisé entre histoire, sociologie et anthropologie autour de mouvements sociaux itératifs</w:t>
               </w:r>
@@ -836,187 +836,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Régine Robin (1939-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/1 (407), pp.229-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-03598256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du don des objets de luxe à la dette sacrée de la société envers les siens. La question du luxe pendant la période révolutionnaire (1789-1794)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, L'état du luxe, 111 (2), pp.25-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/commu.111.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920749v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">ensl-03598256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobles, ignobles, vulgaires et la revendication égalitaire, jalons pour comprendre ce que Démocratie veut dire</w:t>
               </w:r>
@@ -1143,683 +1143,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Révolution et émancipation sont-elles encore pensables aujourd'hui?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">temps critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Temps critiques, 20, pp.99-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confronting Europe’s failure, Crisis and Critique,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis and Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The Future of Europe, 7 (1), pp.260-278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid is the New Orange...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis and Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 - The Year of the Virus. SARS 2 / COVID 19, 7 (3), https://www.crisiscritique.org/uploads/24-11-2020/sophie-wahnich.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime émotif, régime émotionnel, économie émotive,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La chair du politique,, pp.145-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idylle ou lucidité antiraciste, la commune humanité en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (6), pp.28-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29173/af29383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orages explosifs, métaphores et actions révolutionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, explosions populaires, 19, pp.27-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À propos de Carnets d’un anthropologue, de Mai 68 aux Gilets jaunes : entretien avec Marc Abélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, tps://revues.mshparisnord.fr/chcp/index.php?id=105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Révolution et émancipation sont-elles encore pensables aujourd'hui?</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Class struggle and culture wars in the springtime of the french revolution, year II (1794),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">temps critiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">History of the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.209-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/21599785-8351832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...374 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution française : un scénario inactuel pour les gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, approches ethnographiques des gilets jaunes, 1er (1er), http://revues.mshparisnord.fr/chcp/index.php?id=124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091214v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03091244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Critical Dynamics of France's &amp;quot;Yellow Vest&amp;quot; Movement</w:t>
               </w:r>
@@ -2112,165 +2112,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Republican Repair of a Burnt-Out and Brutalized Post-War Society: The Case of the French Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth Venice World Multidisciplinary Conference on Republics and Republicanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Venice International University, May 2024, Venice, Italy. pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La révolution française a t-elle été populiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - Colloque : Penser le plébéianisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEVIPOF (Institut d’études politiques de Paris), avec la collaboration de l’Université Ca’ Foscari de Venise et de la UPenn de Philadelphie, Sep 2024, Paris, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857389v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04857374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés bouleversées, confiance en danger ? 1989 à Cuba et 1794 en France, deux exemples pour penser ce qui fait tenir ou pas une société en situation de changement radical</w:t>
               </w:r>
@@ -3060,340 +3060,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The French revolution in theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn-Williams Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowman and littlefield publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reinventing critical theory, Gabriel Rockhill, Jennifer Ponce de Leon, 978-1-78661-617-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le ruban tricolore, un lien politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayard, 2022, le rayon des curiosités,, Suzanne Doppelt, 978-2-2274-49919-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The French revolution in theory</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderies contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Excès, 2021, voix publiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">stridences en conjoncture trouble, notre situation historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">excès, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches ethnographiques des gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...207 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Boncompagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4313,341 +4313,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communisme un signifiant perdu?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce gros mot de communisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Textuel, pp.29-53, 2022, Petite encyclopédie critique, 9782845978744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions collectives comme émotions sacrées et souveraines pendant la révolution française, 1789-1794</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Boquet; Piroska Nagy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des émotions collectives. Épistémologie, émergences, expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.353-382, 2022, POLEN - Pouvoirs, lettres, normes, 978-2-406-13100-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution, guerre civile, confiance civile et intuition sensible chez Saint-Just</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérémie Foa; Quentin Deluermoz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les épreuves de la guerre civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-259, 2022, Homme et société, 979-10-351-0796-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au cœur de l'économie, les &amp;quot;affections&amp;quot;. Saint-Just, tentatives d'un dialogue transhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ginette Michaud; Danielle Cohen-Levinas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">René Major. La psychanalyse à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.347-359, 2022, Rue de la Sorbonne, 979-1-0370-1988-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922795v1</w:t>
-              </w:r>
-[...239 lines deleted...]
-                <w:t xml:space="preserve">hal-03513199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un roi destitué : honneur perdu et déchéance de la monarchie en 1792</w:t>
               </w:r>
@@ -4911,173 +4911,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">the french revolution, how it changes history and what it means today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Furtado. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revolutions, how they change history and what they mean today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thames and Hudson, pp.41-55, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La compréhension de la Révolution française a t-elle besoin de la variable &amp;quot;émotion&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Histoire, la question des possibles et le pouvoir d’agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Octarès, collection Travail et Histoire, A paraître, « Psychologie et Histoire, la question des possibles et le pouvoir d’agir »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091221v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03091314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi la fraternité est-elle révolutionnaire? Sartre et Saint-Just en regard</w:t>
               </w:r>
@@ -5258,51 +5258,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos, du vol de la revue écrire l'histoire intitulé le carambolage des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5631,51 +5631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F95F8F08"/>
+    <w:nsid w:val="964256F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5862,51 +5862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-wahnich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5018-6729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacte-grenoble.fr/fr/sophie-wahnich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364246v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08935696.2023.2215145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03503409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.067.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.111.0025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03598256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ab&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21599785-8351832" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaugh Micah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andress" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.402.0131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bailly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valcke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chesney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-revolution-des-sentiments-sophie-wahnich/9782021508581" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Steep" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delannoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-exces.net/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn-Williams Owen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781786616173/The-French-Revolution-in-Theory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Boncompagni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marienstras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-des-emotions-collectives-epistemologie-emergences-experiences.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr//livre/?GCOI=28405100667530&amp;amp;utm_source=rss&amp;amp;utm_medium=rss&amp;amp;utm_campaign=newreleases" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01620736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-wahnich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5018-6729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacte-grenoble.fr/fr/sophie-wahnich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364246v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08935696.2023.2215145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03503409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.067.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03598256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.111.0025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ab&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21599785-8351832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaugh Micah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andress" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.402.0131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bailly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valcke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chesney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-revolution-des-sentiments-sophie-wahnich/9782021508581" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Steep" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delannoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-exces.net/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn-Williams Owen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781786616173/The-French-Revolution-in-Theory" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Boncompagni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marienstras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-des-emotions-collectives-epistemologie-emergences-experiences.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr//livre/?GCOI=28405100667530&amp;amp;utm_source=rss&amp;amp;utm_medium=rss&amp;amp;utm_campaign=newreleases" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01620736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>