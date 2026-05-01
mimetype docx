--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -836,187 +836,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du don des objets de luxe à la dette sacrée de la société envers les siens. La question du luxe pendant la période révolutionnaire (1789-1794)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'état du luxe, 111 (2), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.111.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Régine Robin (1939-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guilhaumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/1 (407), pp.229-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-03598256v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03920749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobles, ignobles, vulgaires et la revendication égalitaire, jalons pour comprendre ce que Démocratie veut dire</w:t>
               </w:r>
@@ -1281,545 +1281,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À propos de Carnets d’un anthropologue, de Mai 68 aux Gilets jaunes : entretien avec Marc Abélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, tps://revues.mshparisnord.fr/chcp/index.php?id=105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Covid is the New Orange...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis and Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 - The Year of the Virus. SARS 2 / COVID 19, 7 (3), https://www.crisiscritique.org/uploads/24-11-2020/sophie-wahnich.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régime émotif, régime émotionnel, économie émotive,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La chair du politique,, pp.145-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idylle ou lucidité antiraciste, la commune humanité en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (6), pp.28-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29173/af29383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orages explosifs, métaphores et actions révolutionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, explosions populaires, 19, pp.27-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Marc Abélès</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution française : un scénario inactuel pour les gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, tps://revues.mshparisnord.fr/chcp/index.php?id=105</w:t>
+              <w:t xml:space="preserve">, 2020, approches ethnographiques des gilets jaunes, 1er (1er), http://revues.mshparisnord.fr/chcp/index.php?id=124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class struggle and culture wars in the springtime of the french revolution, year II (1794),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.209-235. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/21599785-8351832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/21599785-8351832⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03091244v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03091214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Critical Dynamics of France's &amp;quot;Yellow Vest&amp;quot; Movement</w:t>
               </w:r>
@@ -3060,340 +3060,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le ruban tricolore, un lien politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bayard, 2022, le rayon des curiosités,, Suzanne Doppelt, 978-2-2274-49919-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The French revolution in theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn-Williams Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowman and littlefield publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reinventing critical theory, Gabriel Rockhill, Jennifer Ponce de Leon, 978-1-78661-617-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyn-Williams Owen</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Reinventing critical theory, Gabriel Rockhill, Jennifer Ponce de Leon, 978-1-78661-617-3</w:t>
+                <w:t xml:space="preserve">hal-03613811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderies contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Excès, 2021, voix publiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bayard, 2022, le rayon des curiosités,, Suzanne Doppelt, 978-2-2274-49919-5</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">stridences en conjoncture trouble, notre situation historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">excès, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches ethnographiques des gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Boncompagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4313,341 +4313,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les émotions collectives comme émotions sacrées et souveraines pendant la révolution française, 1789-1794</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Boquet; Piroska Nagy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des émotions collectives. Épistémologie, émergences, expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.353-382, 2022, POLEN - Pouvoirs, lettres, normes, 978-2-406-13100-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur de l'économie, les &amp;quot;affections&amp;quot;. Saint-Just, tentatives d'un dialogue transhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ginette Michaud; Danielle Cohen-Levinas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">René Major. La psychanalyse à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.347-359, 2022, Rue de la Sorbonne, 979-1-0370-1988-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution, guerre civile, confiance civile et intuition sensible chez Saint-Just</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérémie Foa; Quentin Deluermoz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les épreuves de la guerre civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-259, 2022, Homme et société, 979-10-351-0796-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Communisme un signifiant perdu?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce gros mot de communisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Textuel, pp.29-53, 2022, Petite encyclopédie critique, 9782845978744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513199v1</w:t>
-              </w:r>
-[...243 lines deleted...]
-                <w:t xml:space="preserve">hal-03922795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un roi destitué : honneur perdu et déchéance de la monarchie en 1792</w:t>
               </w:r>
@@ -4911,173 +4911,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La compréhension de la Révolution française a t-elle besoin de la variable &amp;quot;émotion&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Clot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie et Histoire, la question des possibles et le pouvoir d’agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Octarès, collection Travail et Histoire, A paraître, « Psychologie et Histoire, la question des possibles et le pouvoir d’agir »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">the french revolution, how it changes history and what it means today</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Furtado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revolutions, how they change history and what they mean today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thames and Hudson, pp.41-55, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091314v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03091221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi la fraternité est-elle révolutionnaire? Sartre et Saint-Just en regard</w:t>
               </w:r>
@@ -5631,51 +5631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="964256F9"/>
+    <w:nsid w:val="168BDF7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5862,51 +5862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-wahnich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5018-6729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacte-grenoble.fr/fr/sophie-wahnich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364246v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08935696.2023.2215145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03503409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.067.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03598256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.111.0025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ab&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21599785-8351832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaugh Micah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andress" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.402.0131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bailly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valcke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chesney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-revolution-des-sentiments-sophie-wahnich/9782021508581" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Steep" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delannoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-exces.net/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn-Williams Owen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781786616173/The-French-Revolution-in-Theory" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Boncompagni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marienstras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513199v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919159v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-des-emotions-collectives-epistemologie-emergences-experiences.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr//livre/?GCOI=28405100667530&amp;amp;utm_source=rss&amp;amp;utm_medium=rss&amp;amp;utm_campaign=newreleases" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01620736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-wahnich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5018-6729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacte-grenoble.fr/fr/sophie-wahnich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364246v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08935696.2023.2215145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03503409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.067.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.111.0025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03598256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ab&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21599785-8351832" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaugh Micah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andress" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.402.0131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bailly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valcke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chesney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-revolution-des-sentiments-sophie-wahnich/9782021508581" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Steep" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delannoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-exces.net/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn-Williams Owen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781786616173/The-French-Revolution-in-Theory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Boncompagni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marienstras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-des-emotions-collectives-epistemologie-emergences-experiences.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr//livre/?GCOI=28405100667530&amp;amp;utm_source=rss&amp;amp;utm_medium=rss&amp;amp;utm_campaign=newreleases" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01620736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>