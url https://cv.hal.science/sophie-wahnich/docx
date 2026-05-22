--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1143,683 +1143,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À propos de Carnets d’un anthropologue, de Mai 68 aux Gilets jaunes : entretien avec Marc Abélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Abélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, tps://revues.mshparisnord.fr/chcp/index.php?id=105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Révolution et émancipation sont-elles encore pensables aujourd'hui?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">temps critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Temps critiques, 20, pp.99-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confronting Europe’s failure, Crisis and Critique,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis and Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, The Future of Europe, 7 (1), pp.260-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Marc Abélès</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid is the New Orange...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis and Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 - The Year of the Virus. SARS 2 / COVID 19, 7 (3), https://www.crisiscritique.org/uploads/24-11-2020/sophie-wahnich.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime émotif, régime émotionnel, économie émotive,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La chair du politique,, pp.145-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idylle ou lucidité antiraciste, la commune humanité en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (6), pp.28-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29173/af29383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orages explosifs, métaphores et actions révolutionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, explosions populaires, 19, pp.27-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Class struggle and culture wars in the springtime of the french revolution, year II (1794),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.209-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/21599785-8351832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution française : un scénario inactuel pour les gilets jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, tps://revues.mshparisnord.fr/chcp/index.php?id=105</w:t>
+              <w:t xml:space="preserve">, 2020, approches ethnographiques des gilets jaunes, 1er (1er), http://revues.mshparisnord.fr/chcp/index.php?id=124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...360 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091214v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03091244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Critical Dynamics of France's &amp;quot;Yellow Vest&amp;quot; Movement</w:t>
               </w:r>
@@ -3060,340 +3060,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The French revolution in theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn-Williams Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowman and littlefield publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reinventing critical theory, Gabriel Rockhill, Jennifer Ponce de Leon, 978-1-78661-617-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le ruban tricolore, un lien politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayard, 2022, le rayon des curiosités,, Suzanne Doppelt, 978-2-2274-49919-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The French revolution in theory</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderies contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Excès, 2021, voix publiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">stridences en conjoncture trouble, notre situation historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">excès, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches ethnographiques des gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...207 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Abélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Boncompagni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,173 +3836,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rythmes et révolution : contretemps, syncopes, reprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Graff; Luc Gwiazdzinski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rythmes et flux : à l'épreuve des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rhuthmos, pp.1-8, 2024, Rythmologies, 979-10-95155-36-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maquiavelo entre los tiempos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jordi Riba; Ricardo Espinoza Lolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maquiavavelo contemporaneo, la materailidad de la teoria politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bellaterria Edicions, pp.199-221, 2024, Serie general universitaria, 978-84-19160-99-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856645v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04858608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La souveraineté populaire des gilets jaunes au regard du laboratoire de la Révolution française</w:t>
               </w:r>
@@ -4911,173 +4911,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">the french revolution, how it changes history and what it means today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Furtado. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revolutions, how they change history and what they mean today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thames and Hudson, pp.41-55, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La compréhension de la Révolution française a t-elle besoin de la variable &amp;quot;émotion&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Clot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Histoire, la question des possibles et le pouvoir d’agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Octarès, collection Travail et Histoire, A paraître, « Psychologie et Histoire, la question des possibles et le pouvoir d’agir »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091221v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03091314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi la fraternité est-elle révolutionnaire? Sartre et Saint-Just en regard</w:t>
               </w:r>
@@ -5631,51 +5631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="168BDF7B"/>
+    <w:nsid w:val="9F1A315A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5862,51 +5862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-wahnich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5018-6729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacte-grenoble.fr/fr/sophie-wahnich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364246v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08935696.2023.2215145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03503409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.067.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.111.0025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03598256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ab&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21599785-8351832" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaugh Micah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andress" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.402.0131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bailly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valcke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chesney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-revolution-des-sentiments-sophie-wahnich/9782021508581" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Steep" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delannoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-exces.net/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn-Williams Owen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781786616173/The-French-Revolution-in-Theory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Boncompagni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marienstras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856645v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-des-emotions-collectives-epistemologie-emergences-experiences.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr//livre/?GCOI=28405100667530&amp;amp;utm_source=rss&amp;amp;utm_medium=rss&amp;amp;utm_campaign=newreleases" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01620736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-wahnich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5018-6729" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacte-grenoble.fr/fr/sophie-wahnich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364246v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08935696.2023.2215145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361613v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03503409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.067.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.111.0025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03598256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ab&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/af29383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21599785-8351832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpaugh Micah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andress" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haim Burstin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.402.0131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938571v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bailly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valcke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938550v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chesney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-revolution-des-sentiments-sophie-wahnich/9782021508581" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Steep" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delannoy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-exces.net/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn-Williams Owen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781786616173/The-French-Revolution-in-Theory" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Boncompagni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marienstras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858608v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856645v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/histoire-des-emotions-collectives-epistemologie-emergences-experiences.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr//livre/?GCOI=28405100667530&amp;amp;utm_source=rss&amp;amp;utm_medium=rss&amp;amp;utm_campaign=newreleases" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512972v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01620736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Langue," TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>