--- v0 (2026-03-29)
+++ v1 (2026-05-01)
@@ -496,295 +496,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic map of negative motor areas of the upper limb and face : a brain stimulation study</w:t>
+                <w:t xml:space="preserve">Data-driven predictive models of diffuse low-grade gliomas under chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rech</w:t>
+                <w:t xml:space="preserve">Meriem Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Herbet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Moureaux</w:t>
+                <w:t xml:space="preserve">Luc Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awz021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.38-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2018.2834159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314548v1</w:t>
+                <w:t xml:space="preserve">hal-02097695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven predictive models of diffuse low-grade gliomas under chemotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A probabilistic map of negative motor areas of the upper limb and face : a brain stimulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Ben Abdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Blonski</w:t>
+                <w:t xml:space="preserve">Guillaume Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Taillandier</w:t>
+                <w:t xml:space="preserve">Jean-Marie Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (1), pp.38-46. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (4), pp.952-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2018.2834159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097695v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relevance of two manual tumor volume estimation methods for diffuse low-grade gliomas</w:t>
               </w:r>
@@ -822,51 +822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), pp.13-17. </w:t>
@@ -1658,51 +1658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Image Processing Theory, Tools and Applications, IPTA’20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
@@ -1725,328 +1725,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New detection thresholds and stop rules for CUSUM online detection</w:t>
+                <w:t xml:space="preserve">Détection statistique de rupture dans le cadre online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS 2019 - 19th Annual Conference of the European Network for Business and Industrial Statistics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">JdS 2019 - 51èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289501v1</w:t>
+                <w:t xml:space="preserve">hal-02289680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection statistique de rupture dans le cadre online</w:t>
+                <w:t xml:space="preserve">New detection thresholds and stop rules for CUSUM online detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sahki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2019 - 51èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">ENBIS 2019 - 19th Annual Conference of the European Network for Business and Industrial Statistics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289680v1</w:t>
+                <w:t xml:space="preserve">hal-02289501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change-point detection methods in the online context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retours d'expériences autour de l'évaluation des objets connectés en santé, fiabilité et aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wantz Mézières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sahki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mézières-Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS 2018 - 18th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">1ères rencontres académiques de l’Evaluation des objets connectés en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915726v1</w:t>
+                <w:t xml:space="preserve">hal-01924979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode originale basée sur l’IRM pour évaluer le phénotype infiltrant des gliomes de bas grade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Brzenczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2068,258 +2068,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Colloque Compression et Représentation des Signaux Audiovisuels, CORESA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours d'expériences autour de l'évaluation des objets connectés en santé, fiabilité et aide à la décision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change-point detection methods in the online context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sahki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sahki</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mézières-Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres académiques de l’Evaluation des objets connectés en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ENBIS 2018 - 18th Annual Conference of the European Network for Business and Industrial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924979v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a decision-aid tool in the case of chemotherapy treatment for low-grade glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2361,51 +2361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles prédictifs pour les gliomes diffus de bas grade sous chimiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,51 +2413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Colloque Compression et Représentation des Signaux Audiovisuels, CORESA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
@@ -2486,51 +2486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation statistique de la segmentation manuelle de données IRM de gliomes diffus de bas grade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,51 +2538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Colloque Compression et Représentation des Signaux Audiovisuels, CORESA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
@@ -2663,51 +2663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation biostatistique et biomathématique des données d'imagerie en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest, Apr 2016, Bordeaux, France</w:t>
@@ -2730,57 +2730,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive models for diffuse low-grade glioma patients under chemotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Statistical evaluation of manual segmentation of a diffuse low-grade glioma MRI dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,124 +2788,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC’16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316865v1</w:t>
+                <w:t xml:space="preserve">hal-01316879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical evaluation of manual segmentation of a diffuse low-grade glioma MRI dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Predictive models for diffuse low-grade glioma patients under chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Blonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2913,94 +2913,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC’16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316879v1</w:t>
+                <w:t xml:space="preserve">hal-01316865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System identification of tumor growth described by a mixed effects model</w:t>
               </w:r>
@@ -3303,64 +3303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz-Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Forum du Cancéropôle Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3512,51 +3512,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de processus stochastiques non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Wantz Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Henri Poincaré - Nancy 1, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NAN10163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3752,51 +3752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schenone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Tanguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Choquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Agbetiafa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01648-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389331v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sahki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wantz-M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2723" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Obara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blonski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brzenczek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.574679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Abdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Taillandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2834159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl.2017.0013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Giet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;zi&#232;res-Wantz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.10.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.14.1-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Laziri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wantz M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02055217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ben Abdallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05404510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03703797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schenone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Tanguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Choquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Agbetiafa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01648-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389331v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sahki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wantz-M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2723" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Obara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blonski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brzenczek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.574679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Abdallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Taillandier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2834159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Abdallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl.2017.0013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Giet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;zi&#232;res-Wantz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.10.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJC.14.1-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406372v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Laziri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02289680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wantz M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02055217v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Ben Abdallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05404510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02392756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>